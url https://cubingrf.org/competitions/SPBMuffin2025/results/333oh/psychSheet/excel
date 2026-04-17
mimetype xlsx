--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
@@ -170,107 +170,107 @@
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>17.53</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>18.29</t>
+  </si>
+  <si>
+    <t>14.95</t>
+  </si>
+  <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>19.48</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>15.07</t>
@@ -347,51 +347,51 @@
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>24.28</t>
+    <t>24.03</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>24.37</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
@@ -443,50 +443,59 @@
   <si>
     <t>27.84</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>24.30</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
+    <t>Иван Лобачёв</t>
+  </si>
+  <si>
+    <t>28.95</t>
+  </si>
+  <si>
+    <t>26.33</t>
+  </si>
+  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
     <t>Александр Березко</t>
   </si>
   <si>
     <t>30.58</t>
   </si>
   <si>
     <t>27.98</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
@@ -575,180 +584,174 @@
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>33.27</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>27.56</t>
   </si>
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Мочалов</t>
   </si>
   <si>
     <t>44.69</t>
   </si>
   <si>
     <t>25.50</t>
   </si>
   <si>
     <t>Данил Глаголев</t>
   </si>
   <si>
     <t>49.37</t>
   </si>
   <si>
     <t>40.90</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>34.52</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>52.55</t>
+  </si>
+  <si>
+    <t>36.62</t>
+  </si>
+  <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>51.10</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:00.17</t>
   </si>
   <si>
     <t>50.18</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>1:18.99</t>
   </si>
   <si>
     <t>57.21</t>
-  </si>
-[...4 lines deleted...]
-    <t>45.08</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>1:15.36</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>1:21.47</t>
   </si>
@@ -1412,93 +1415,93 @@
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
@@ -1804,65 +1807,65 @@
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D48" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>143</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D50" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>148</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D51" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>152</v>
@@ -2206,142 +2209,144 @@
       <c r="D76" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>226</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D77" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>229</v>
       </c>
-      <c r="C78" s="1"/>
+      <c r="C78" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="D78" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="B83" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C83" s="1"/>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C84" s="1"/>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C85" s="1"/>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C86" s="1"/>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C87" s="1"/>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C88" s="1"/>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C89" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>