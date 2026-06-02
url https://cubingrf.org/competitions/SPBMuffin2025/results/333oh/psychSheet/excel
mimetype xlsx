--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -113,51 +113,51 @@
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
-    <t>13.75</t>
+    <t>13.23</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
@@ -170,50 +170,59 @@
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>17.53</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
@@ -227,59 +236,50 @@
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>15.07</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>19.84</t>
   </si>
   <si>
     <t>16.60</t>
@@ -335,77 +335,77 @@
   <si>
     <t>22.10</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
+    <t>15.59</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>24.03</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>26.44</t>
   </si>
   <si>
     <t>22.35</t>
   </si>
   <si>
     <t>Кирилл Кузнецов</t>
   </si>
   <si>
     <t>26.89</t>
   </si>
   <si>
     <t>23.62</t>
@@ -485,66 +485,66 @@
   <si>
     <t>30.58</t>
   </si>
   <si>
     <t>27.98</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
+    <t>Владислав Затолокин</t>
+  </si>
+  <si>
+    <t>31.22</t>
+  </si>
+  <si>
+    <t>23.08</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>25.52</t>
-  </si>
-[...7 lines deleted...]
-    <t>23.08</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>33.25</t>
   </si>
@@ -1429,93 +1429,93 @@
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>