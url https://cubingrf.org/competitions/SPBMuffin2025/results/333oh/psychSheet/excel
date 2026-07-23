--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -17,786 +17,786 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Славомил Волосков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>13.48</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Лев Брусков</t>
+    <t>Lev Bruskov</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
+    <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>17.53</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
-    <t>Петр Бухаров</t>
+    <t>Petr Bukharov</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>18.29</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
-    <t>Мстислав Слабинский</t>
+    <t>Oleg Demchuk</t>
+  </si>
+  <si>
+    <t>18.54</t>
+  </si>
+  <si>
+    <t>16.60</t>
+  </si>
+  <si>
+    <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
+    <t>Vadim Sukharev</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
+    <t>Dmitrii Saukov</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>15.07</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...8 lines deleted...]
-    <t>Иван Ворошилов</t>
+    <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>20.03</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Николай Катаев</t>
-[...2 lines deleted...]
-    <t>20.58</t>
+    <t>Nikolay Kataev</t>
+  </si>
+  <si>
+    <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>22.10</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>16.95</t>
+  </si>
+  <si>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Иван Стрешинский</t>
+    <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
+    <t>Aleksandr Berezko</t>
+  </si>
+  <si>
+    <t>25.63</t>
+  </si>
+  <si>
+    <t>20.06</t>
+  </si>
+  <si>
+    <t>Lev Yakimenko</t>
   </si>
   <si>
     <t>26.44</t>
   </si>
   <si>
     <t>22.35</t>
   </si>
   <si>
-    <t>Кирилл Кузнецов</t>
+    <t>Kirill Kuznetsov</t>
   </si>
   <si>
     <t>26.89</t>
   </si>
   <si>
     <t>23.62</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
-    <t>Никита Малышкин</t>
+    <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>27.84</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
-    <t>Илья Зеленин</t>
+    <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>24.30</t>
   </si>
   <si>
-    <t>Александр Калинин</t>
+    <t>Aleksandr Kalinin</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
-    <t>Александр Березко</t>
-[...8 lines deleted...]
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>30.65</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>31.22</t>
   </si>
   <si>
     <t>23.08</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>25.52</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Арсений Кислицын</t>
+    <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>33.25</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
-    <t>Илья Посевкин</t>
+    <t>Ilya Posevkin</t>
   </si>
   <si>
     <t>33.32</t>
   </si>
   <si>
     <t>27.46</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>35.36</t>
   </si>
   <si>
     <t>31.06</t>
   </si>
   <si>
-    <t>Варвара Андреева</t>
+    <t>Varvara Andreyeva</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
-    <t>Александр Дембицкий</t>
+    <t>Aleksandr Dembitskii</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>33.27</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Кирилл Афонин</t>
+    <t>Kirill Afonin</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>27.56</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
-    <t>Владимир Козлов</t>
+    <t>Vladimir Kozlov</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
-    <t>Михаил Мочалов</t>
+    <t>Mihail Mochalov</t>
   </si>
   <si>
     <t>44.69</t>
   </si>
   <si>
     <t>25.50</t>
   </si>
   <si>
-    <t>Данил Глаголев</t>
+    <t>Danil Glagolev</t>
   </si>
   <si>
     <t>49.37</t>
   </si>
   <si>
     <t>40.90</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
-    <t>Тимофей Цыганов</t>
+    <t>Timofej Cyganov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>34.52</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
+    <t>Vladimir Serebrennikov</t>
   </si>
   <si>
     <t>52.55</t>
   </si>
   <si>
     <t>36.62</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
-    <t>Матвей Виреховский</t>
+    <t>Matvey Virekhovskiy</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
-    <t>Пётр Шипицин</t>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>51.10</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
+    <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>1:00.17</t>
   </si>
   <si>
     <t>50.18</t>
   </si>
   <si>
-    <t>Иван Королев</t>
+    <t>Ivan Korolev</t>
   </si>
   <si>
     <t>1:18.99</t>
   </si>
   <si>
     <t>57.21</t>
   </si>
   <si>
-    <t>Анастасия Вергунова</t>
+    <t>Anastasiya Vergunova</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
-    <t>Лев Кураев</t>
+    <t>Lev Kuraev</t>
   </si>
   <si>
     <t>1:15.36</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>1:21.47</t>
   </si>
   <si>
-    <t>Александр Климонов</t>
-[...17 lines deleted...]
-    <t>Семен Крутецкий</t>
+    <t>Aleksandr Klimonov</t>
+  </si>
+  <si>
+    <t>Alexey Rusanov</t>
+  </si>
+  <si>
+    <t>Vera Ivanova</t>
+  </si>
+  <si>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>Dmitriy Samotoenko</t>
+  </si>
+  <si>
+    <t>Matvey Kablukov</t>
+  </si>
+  <si>
+    <t>Semyon Krutetskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1443,93 +1443,93 @@
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
@@ -1821,65 +1821,65 @@
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>143</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D49" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D51" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>155</v>