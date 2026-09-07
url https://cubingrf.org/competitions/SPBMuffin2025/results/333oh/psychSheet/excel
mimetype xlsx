--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -17,786 +17,786 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Slavomil Voloskov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>11.24</t>
+  </si>
+  <si>
+    <t>8.87</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
-[...8 lines deleted...]
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
-[...2 lines deleted...]
-    <t>13.48</t>
+    <t>Павел Галактионов</t>
+  </si>
+  <si>
+    <t>12.96</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Lev Bruskov</t>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
-    <t>Dmitrii Dusheiko</t>
+    <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Максим Аммосов</t>
+  </si>
+  <si>
+    <t>15.29</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Gleb Pyasetskiy</t>
+    <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>15.91</t>
+  </si>
+  <si>
+    <t>12.98</t>
+  </si>
+  <si>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>16.08</t>
+  </si>
+  <si>
+    <t>14.08</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>12.83</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Oleg Akkerman</t>
+    <t>Олег Аккерман</t>
   </si>
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
-[...8 lines deleted...]
-    <t>Petr Bukharov</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>17.58</t>
+  </si>
+  <si>
+    <t>14.52</t>
+  </si>
+  <si>
+    <t>Петр Бухаров</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
-[...8 lines deleted...]
-    <t>Oleg Demchuk</t>
+    <t>Олег Демчук</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
-    <t>Mstislav Slabinskiy</t>
+    <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
-    <t>15.64</t>
-[...11 lines deleted...]
-    <t>Dmitrii Saukov</t>
+    <t>15.02</t>
+  </si>
+  <si>
+    <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
-[...8 lines deleted...]
-    <t>Ivan Voroshilov</t>
+    <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>20.03</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
-    <t>Nikolay Kataev</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>16.77</t>
+  </si>
+  <si>
+    <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
-    <t>Platon Kabakov</t>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
+    <t>Михаил Николаев</t>
   </si>
   <si>
     <t>22.10</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
-    <t>Andrey Kohhelev</t>
-[...8 lines deleted...]
-    <t>Nikolay Podobayev</t>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>22.55</t>
+  </si>
+  <si>
+    <t>19.12</t>
+  </si>
+  <si>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>22.97</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
-    <t>Ivan Streshinskiy</t>
+    <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
-    <t>Aleksandr Berezko</t>
+    <t>Александр Березко</t>
   </si>
   <si>
     <t>25.63</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
-[...8 lines deleted...]
-    <t>Kirill Kuznetsov</t>
+    <t>Кирилл Кузнецов</t>
   </si>
   <si>
     <t>26.89</t>
   </si>
   <si>
     <t>23.62</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>27.33</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
-    <t>Nikita Malyshkin</t>
+    <t>Никита Малышкин</t>
   </si>
   <si>
     <t>27.84</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
-    <t>Ilʹya Zelenin</t>
+    <t>Илья Зеленин</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>24.30</t>
   </si>
   <si>
-    <t>Aleksandr Kalinin</t>
+    <t>Александр Калинин</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
-    <t>Ivan Lobachev</t>
+    <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Afanasy Ivanov</t>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>29.14</t>
+  </si>
+  <si>
+    <t>22.17</t>
+  </si>
+  <si>
+    <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
-[...8 lines deleted...]
-    <t>Aleksandra Lukianova</t>
+    <t>Арсений Кислицын</t>
+  </si>
+  <si>
+    <t>30.86</t>
+  </si>
+  <si>
+    <t>21.99</t>
+  </si>
+  <si>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>31.22</t>
   </si>
   <si>
     <t>23.08</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>25.52</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Arseniy Kislitsyn</t>
-[...8 lines deleted...]
-    <t>Ilya Posevkin</t>
+    <t>Илья Посевкин</t>
   </si>
   <si>
     <t>33.32</t>
   </si>
   <si>
     <t>27.46</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>35.36</t>
   </si>
   <si>
     <t>31.06</t>
   </si>
   <si>
-    <t>Varvara Andreyeva</t>
+    <t>Варвара Андреева</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
-    <t>Nikita Shihaliev</t>
+    <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
-    <t>Aleksandr Dembitskii</t>
+    <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>33.27</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Kirill Afonin</t>
+    <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>27.56</t>
   </si>
   <si>
-    <t>Amin Ashour</t>
+    <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
   </si>
   <si>
-    <t>Vladimir Kozlov</t>
+    <t>Владимир Козлов</t>
   </si>
   <si>
     <t>43.04</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
-    <t>Mihail Mochalov</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>43.22</t>
+  </si>
+  <si>
+    <t>36.62</t>
+  </si>
+  <si>
+    <t>Михаил Мочалов</t>
   </si>
   <si>
     <t>44.69</t>
   </si>
   <si>
     <t>25.50</t>
   </si>
   <si>
-    <t>Danil Glagolev</t>
+    <t>Данил Глаголев</t>
   </si>
   <si>
     <t>49.37</t>
   </si>
   <si>
     <t>40.90</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
-    <t>Timofej Cyganov</t>
+    <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>34.52</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...8 lines deleted...]
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
     <t>49.21</t>
   </si>
   <si>
-    <t>Matvey Virekhovskiy</t>
+    <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>51.10</t>
   </si>
   <si>
-    <t>Artyom Savyolov</t>
+    <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:00.17</t>
   </si>
   <si>
     <t>50.18</t>
   </si>
   <si>
-    <t>Ivan Korolev</t>
+    <t>Иван Королев</t>
   </si>
   <si>
     <t>1:18.99</t>
   </si>
   <si>
     <t>57.21</t>
   </si>
   <si>
-    <t>Anastasiya Vergunova</t>
+    <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
-    <t>Lev Kuraev</t>
+    <t>Лев Кураев</t>
   </si>
   <si>
     <t>1:15.36</t>
   </si>
   <si>
-    <t>Andrey Artëmenko</t>
+    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>1:21.47</t>
   </si>
   <si>
-    <t>Aleksandr Klimonov</t>
-[...17 lines deleted...]
-    <t>Semyon Krutetskiy</t>
+    <t>Александр Климонов</t>
+  </si>
+  <si>
+    <t>Алексей Русанов</t>
+  </si>
+  <si>
+    <t>Вера Иванова</t>
+  </si>
+  <si>
+    <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>Матвей Каблуков</t>
+  </si>
+  <si>
+    <t>Семен Крутецкий</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1457,93 +1457,93 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>
@@ -1835,65 +1835,65 @@
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D50" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>149</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D53" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>157</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>158</v>