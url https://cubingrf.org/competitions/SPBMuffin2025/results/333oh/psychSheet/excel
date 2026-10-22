--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -12,593 +12,596 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
+    <t>Максим Аммосов</t>
+  </si>
+  <si>
+    <t>14.45</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>13.31</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>16.08</t>
+    <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
-[...8 lines deleted...]
-    <t>12.50</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>16.87</t>
   </si>
   <si>
     <t>13.05</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>18.54</t>
   </si>
   <si>
-    <t>16.60</t>
+    <t>14.56</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.02</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>20.03</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>20.14</t>
+  </si>
+  <si>
+    <t>16.12</t>
+  </si>
+  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>20.25</t>
-[...2 lines deleted...]
-    <t>16.77</t>
+    <t>20.17</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
-    <t>18.19</t>
+    <t>17.34</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>22.55</t>
+    <t>21.91</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>21.17</t>
   </si>
   <si>
     <t>Александр Березко</t>
   </si>
   <si>
     <t>25.63</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
     <t>Кирилл Кузнецов</t>
   </si>
   <si>
     <t>26.89</t>
   </si>
   <si>
     <t>23.62</t>
   </si>
   <si>
+    <t>Георгий Исанов</t>
+  </si>
+  <si>
+    <t>26.92</t>
+  </si>
+  <si>
+    <t>21.14</t>
+  </si>
+  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>27.84</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>28.25</t>
   </si>
   <si>
     <t>24.30</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...5 lines deleted...]
-    <t>22.17</t>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>29.28</t>
+  </si>
+  <si>
+    <t>24.53</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
+    <t>23.80</t>
+  </si>
+  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>30.86</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>31.22</t>
   </si>
   <si>
     <t>23.08</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...5 lines deleted...]
-    <t>25.52</t>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>22.32</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>32.08</t>
+  </si>
+  <si>
+    <t>23.85</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>32.54</t>
   </si>
   <si>
     <t>24.83</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>33.32</t>
   </si>
   <si>
     <t>27.46</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
-    <t>35.36</t>
-[...2 lines deleted...]
-    <t>31.06</t>
+    <t>34.91</t>
+  </si>
+  <si>
+    <t>29.64</t>
   </si>
   <si>
     <t>Варвара Андреева</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
@@ -671,51 +674,51 @@
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>34.52</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>51.10</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:00.17</t>
   </si>
@@ -734,60 +737,63 @@
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:09.17</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>1:15.36</t>
   </si>
   <si>
     <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>1:21.47</t>
   </si>
   <si>
+    <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>1:24.19</t>
+  </si>
+  <si>
     <t>Александр Климонов</t>
   </si>
   <si>
     <t>Алексей Русанов</t>
   </si>
   <si>
     <t>Вера Иванова</t>
-  </si>
-[...1 lines deleted...]
-    <t>Давид Меликян</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>Матвей Каблуков</t>
   </si>
   <si>
     <t>Семен Крутецкий</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1499,51 +1505,51 @@
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>84</v>
@@ -1849,504 +1855,510 @@
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>149</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D51" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D53" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D54" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D55" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D56" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D57" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D59" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D63" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D64" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D67" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D68" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D69" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D70" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D71" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D72" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D73" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D74" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D75" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D76" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D77" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D78" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:4">
+      <c r="A83">
+        <v>82</v>
+      </c>
       <c r="B83" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C83" s="1"/>
+      <c r="D83" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="B84" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C84" s="1"/>
     </row>
     <row r="85" spans="1:4">
       <c r="B85" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C85" s="1"/>
     </row>
     <row r="86" spans="1:4">
       <c r="B86" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C86" s="1"/>
     </row>
     <row r="87" spans="1:4">
       <c r="B87" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C87" s="1"/>
     </row>
     <row r="88" spans="1:4">
       <c r="B88" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C88" s="1"/>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C89" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>