--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -12,815 +12,821 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
-[...2 lines deleted...]
-    <t>Андрей Панов</t>
+    <t>22.49</t>
+  </si>
+  <si>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Михаил Копылов</t>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>32.46</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
-[...2 lines deleted...]
-    <t>Олег Аккерман</t>
+    <t>Dmitry Nagirnyak</t>
+  </si>
+  <si>
+    <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>33.53</t>
   </si>
   <si>
     <t>29.34</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...17 lines deleted...]
-    <t>Павел Галактионов</t>
+    <t>Maksim Ammosov</t>
+  </si>
+  <si>
+    <t>34.22</t>
+  </si>
+  <si>
+    <t>29.05</t>
+  </si>
+  <si>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Дмитрий Душейко</t>
+    <t>Dmitrii Dusheiko</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>31.53</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Николай Катаев</t>
+    <t>Nikolay Kataev</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Иван Ворошилов</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>38.44</t>
+  </si>
+  <si>
+    <t>33.62</t>
+  </si>
+  <si>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
+    <t>Dmitrii Saukov</t>
+  </si>
+  <si>
+    <t>38.52</t>
+  </si>
+  <si>
+    <t>31.06</t>
+  </si>
+  <si>
+    <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
-[...8 lines deleted...]
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...2 lines deleted...]
-    <t>41.07</t>
+    <t>Mikhail Ignatʹyev</t>
+  </si>
+  <si>
+    <t>41.02</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...26 lines deleted...]
-    <t>Максим Милосердов</t>
+    <t>Mstislav Slabinskiy</t>
+  </si>
+  <si>
+    <t>41.37</t>
+  </si>
+  <si>
+    <t>35.84</t>
+  </si>
+  <si>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
+  </si>
+  <si>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...8 lines deleted...]
-    <t>Андрей Жуков</t>
+    <t>Aleksandr Hrenov</t>
+  </si>
+  <si>
+    <t>45.11</t>
+  </si>
+  <si>
+    <t>42.23</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
+    <t>Oleg Demchuk</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Bogdan Bekzhanov</t>
+  </si>
+  <si>
+    <t>48.20</t>
+  </si>
+  <si>
+    <t>44.64</t>
+  </si>
+  <si>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>42.99</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
-    <t>Илья Зеленин</t>
+    <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
-[...8 lines deleted...]
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Дмитрий Дунаев</t>
+    <t>Kseniya Varfolomeeva</t>
+  </si>
+  <si>
+    <t>56.22</t>
+  </si>
+  <si>
+    <t>46.86</t>
+  </si>
+  <si>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Aleksandr Berezko</t>
+  </si>
+  <si>
+    <t>58.86</t>
+  </si>
+  <si>
+    <t>55.11</t>
+  </si>
+  <si>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...8 lines deleted...]
-    <t>Афанасий Иванов</t>
+    <t>Arseniy Kislitsyn</t>
+  </si>
+  <si>
+    <t>1:01.62</t>
+  </si>
+  <si>
+    <t>52.54</t>
+  </si>
+  <si>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
-    <t>55.15</t>
-[...11 lines deleted...]
-    <t>Егор Еремин</t>
+    <t>54.67</t>
+  </si>
+  <si>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
+    <t>Kirill Kuznetsov</t>
+  </si>
+  <si>
+    <t>1:03.32</t>
+  </si>
+  <si>
+    <t>57.33</t>
+  </si>
+  <si>
+    <t>Vyacheslav Sizov</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
+    <t>Nikita Malyshkin</t>
+  </si>
+  <si>
+    <t>1:06.45</t>
+  </si>
+  <si>
+    <t>56.70</t>
+  </si>
+  <si>
+    <t>Nikita Kuznetsov</t>
+  </si>
+  <si>
+    <t>1:06.59</t>
+  </si>
+  <si>
+    <t>59.47</t>
+  </si>
+  <si>
+    <t>Gabriella Ivakhnitskaya</t>
+  </si>
+  <si>
+    <t>1:07.08</t>
+  </si>
+  <si>
+    <t>56.26</t>
+  </si>
+  <si>
+    <t>Ivan Streshinskiy</t>
+  </si>
+  <si>
+    <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>54.86</t>
-[...53 lines deleted...]
-    <t>Александр Дембицкий</t>
+    <t>Aleksandr Dembitskii</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
-    <t>Андрей Колесников</t>
+    <t>Andrei Kolesnikov</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...8 lines deleted...]
-    <t>Фёдор Улитовский</t>
+    <t>Roman Fotiev</t>
+  </si>
+  <si>
+    <t>1:13.41</t>
+  </si>
+  <si>
+    <t>1:03.23</t>
+  </si>
+  <si>
+    <t>Fyodor Ulitovsky</t>
   </si>
   <si>
     <t>1:19.28</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
-[...8 lines deleted...]
-    <t>Семен Крутецкий</t>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>1:21.69</t>
+  </si>
+  <si>
+    <t>1:14.92</t>
+  </si>
+  <si>
+    <t>Semyon Krutetskiy</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
-    <t>Владимир Козлов</t>
+    <t>Vladimir Kozlov</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
-    <t>Виктор Герман</t>
+    <t>Viktor German</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...8 lines deleted...]
-    <t>Артём Савёлов</t>
+    <t>Artyom Savyolov</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
-    <t>Иван Королев</t>
+    <t>Ivan Korolev</t>
   </si>
   <si>
     <t>1:24.88</t>
   </si>
   <si>
-    <t>Кирилл Афонин</t>
+    <t>Anastasiya Vergunova</t>
+  </si>
+  <si>
+    <t>1:25.10</t>
+  </si>
+  <si>
+    <t>Kirill Afonin</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
-    <t>Александр Калинин</t>
+    <t>Aleksandr Kalinin</t>
   </si>
   <si>
     <t>1:27.82</t>
   </si>
   <si>
-    <t>Лев Кураев</t>
+    <t>Matvey Virekhovskiy</t>
+  </si>
+  <si>
+    <t>1:32.43</t>
+  </si>
+  <si>
+    <t>Lev Kuraev</t>
   </si>
   <si>
     <t>1:32.94</t>
   </si>
   <si>
-    <t>Георгий Семенов</t>
+    <t>Georgiy Semyonov</t>
   </si>
   <si>
     <t>1:33.04</t>
   </si>
   <si>
-    <t>Матвей Каблуков</t>
+    <t>Matvey Kablukov</t>
   </si>
   <si>
     <t>1:34.84</t>
   </si>
   <si>
-    <t>Тимофей Цыганов</t>
+    <t>Timofej Cyganov</t>
   </si>
   <si>
     <t>1:34.92</t>
   </si>
   <si>
-    <t>Анастасия Вергунова</t>
-[...5 lines deleted...]
-    <t>Александр Климонов</t>
+    <t>Aleksandr Klimonov</t>
   </si>
   <si>
     <t>1:42.48</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>1:46.69</t>
   </si>
   <si>
-    <t>Михаил Мочалов</t>
+    <t>Mihail Mochalov</t>
   </si>
   <si>
     <t>1:50.76</t>
   </si>
   <si>
-    <t>Данил Глаголев</t>
+    <t>Danil Glagolev</t>
   </si>
   <si>
     <t>1:56.40</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>1:58.25</t>
   </si>
   <si>
-    <t>Матвей Виреховский</t>
-[...5 lines deleted...]
-    <t>Павел Науменко</t>
+    <t>Ivan Shinkin</t>
+  </si>
+  <si>
+    <t>2:15.39</t>
+  </si>
+  <si>
+    <t>Pavel Naumenko</t>
   </si>
   <si>
     <t>2:15.91</t>
   </si>
   <si>
-    <t>Виталий Котенко</t>
+    <t>Vitaly Kotenko</t>
   </si>
   <si>
     <t>3:13.28</t>
   </si>
   <si>
-    <t>Аркадий Сидоров</t>
-[...23 lines deleted...]
-    <t>Софья Кураева</t>
+    <t>Arkadii Sidorov</t>
+  </si>
+  <si>
+    <t>Arsenii Prokaev</t>
+  </si>
+  <si>
+    <t>Gevrorg Mkrtchyan</t>
+  </si>
+  <si>
+    <t>Dmitriy Samotoenko</t>
+  </si>
+  <si>
+    <t>Matvey Glazkov</t>
+  </si>
+  <si>
+    <t>Petr Smolianov</t>
+  </si>
+  <si>
+    <t>Ruslan Korolev</t>
+  </si>
+  <si>
+    <t>Sofia Kuraeva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1268,68 +1274,68 @@
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>33</v>
@@ -1999,450 +2005,456 @@
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>176</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D60" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>179</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D61" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D63" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D64" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D67" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D68" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D69" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D70" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D71" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D72" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C82" s="1"/>
       <c r="D82" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C83" s="1"/>
       <c r="D83" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C84" s="1"/>
       <c r="D84" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C85" s="1"/>
       <c r="D85" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C88" s="1"/>
       <c r="D88" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="89" spans="1:4">
+      <c r="A89">
+        <v>88</v>
+      </c>
       <c r="B89" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C89" s="1"/>
+      <c r="D89" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C90" s="1"/>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C91" s="1"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C92" s="1"/>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C93" s="1"/>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C94" s="1"/>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C95" s="1"/>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C96" s="1"/>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C97" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>