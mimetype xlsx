--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
@@ -134,51 +134,51 @@
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>34.45</t>
   </si>
   <si>
     <t>29.34</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
-    <t>33.55</t>
+    <t>33.51</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>33.72</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
@@ -236,122 +236,122 @@
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
+    <t>Михаил Игнатьев</t>
+  </si>
+  <si>
+    <t>41.07</t>
+  </si>
+  <si>
+    <t>34.00</t>
+  </si>
+  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>42.48</t>
+    <t>41.61</t>
   </si>
   <si>
     <t>33.84</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.30</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>44.61</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>48.63</t>
   </si>
   <si>
     <t>40.13</t>
@@ -566,62 +566,71 @@
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:13.88</t>
   </si>
   <si>
-    <t>59.16</t>
+    <t>55.15</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.97</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>1:21.65</t>
+  </si>
+  <si>
+    <t>1:06.48</t>
+  </si>
+  <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
@@ -630,59 +639,50 @@
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:13.04</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:23.36</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>1:27.14</t>
   </si>
   <si>
     <t>1:09.13</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:19.41</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:42.39</t>
   </si>
   <si>
     <t>1:34.00</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>1:24.88</t>
   </si>
   <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>