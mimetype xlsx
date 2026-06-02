--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -12,107 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>31.07</t>
-[...2 lines deleted...]
-    <t>27.36</t>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
@@ -191,158 +191,158 @@
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>41.61</t>
   </si>
   <si>
     <t>33.84</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.82</t>
+  </si>
+  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
@@ -428,108 +428,117 @@
   <si>
     <t>44.38</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...5 lines deleted...]
-    <t>48.67</t>
+    <t>Афанасий Иванов</t>
+  </si>
+  <si>
+    <t>1:02.32</t>
+  </si>
+  <si>
+    <t>55.15</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
-    <t>1:00.45</t>
+    <t>52.39</t>
   </si>
   <si>
     <t>Кирилл Кузнецов</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>57.33</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:04.04</t>
   </si>
   <si>
     <t>55.40</t>
   </si>
   <si>
     <t>Александр Березко</t>
   </si>
   <si>
     <t>1:05.99</t>
   </si>
@@ -560,164 +569,155 @@
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
-[...5 lines deleted...]
-    <t>55.15</t>
+    <t>Андрей Колесников</t>
+  </si>
+  <si>
+    <t>1:13.07</t>
+  </si>
+  <si>
+    <t>59.53</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>1:20.97</t>
-[...2 lines deleted...]
-    <t>1:13.07</t>
+    <t>1:20.30</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>1:21.65</t>
   </si>
   <si>
-    <t>1:06.48</t>
+    <t>58.00</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
-    <t>1:13.04</t>
+    <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
+    <t>1:20.35</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>1:27.14</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
-    <t>1:42.39</t>
-[...2 lines deleted...]
-    <t>1:34.00</t>
+    <t>1:36.63</t>
+  </si>
+  <si>
+    <t>1:30.80</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>1:24.88</t>
   </si>
   <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>1:27.82</t>
   </si>
   <si>
-    <t>Андрей Колесников</t>
-[...4 lines deleted...]
-  <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>1:32.94</t>
   </si>
   <si>
     <t>Георгий Семенов</t>
   </si>
   <si>
     <t>1:33.04</t>
   </si>
   <si>
     <t>Матвей Каблуков</t>
   </si>
   <si>
     <t>1:34.84</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>1:34.92</t>
   </si>
   <si>
     <t>Александр Климонов</t>
@@ -734,78 +734,81 @@
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:46.69</t>
   </si>
   <si>
     <t>Михаил Мочалов</t>
   </si>
   <si>
     <t>1:50.76</t>
   </si>
   <si>
     <t>Данил Глаголев</t>
   </si>
   <si>
     <t>1:56.40</t>
   </si>
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>1:58.25</t>
   </si>
   <si>
+    <t>Матвей Виреховский</t>
+  </si>
+  <si>
+    <t>2:00.00</t>
+  </si>
+  <si>
     <t>Павел Науменко</t>
   </si>
   <si>
     <t>2:15.91</t>
   </si>
   <si>
     <t>Виталий Котенко</t>
   </si>
   <si>
     <t>3:13.28</t>
   </si>
   <si>
     <t>Аркадий Сидоров</t>
   </si>
   <si>
     <t>Арсений Прокаев</t>
   </si>
   <si>
     <t>Геворг Мкртчян</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>Матвей Глазков</t>
   </si>
   <si>
     <t>Пётр Смолянов</t>
   </si>
   <si>
     <t>Руслан Королёв</t>
   </si>
   <si>
     <t>Софья Кураева</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2038,159 +2041,161 @@
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>185</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D63" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>188</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D64" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
+        <v>190</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
+        <v>193</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="D66" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
+        <v>196</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="D67" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
+        <v>199</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C68" s="1" t="s">
+      <c r="D68" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
+        <v>202</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="D69" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>205</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
+        <v>208</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="D71" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
+        <v>211</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C72" s="1"/>
       <c r="D72" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>214</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>216</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" t="s">
@@ -2332,106 +2337,112 @@
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>242</v>
       </c>
       <c r="C87" s="1"/>
       <c r="D87" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:4">
+      <c r="A88">
+        <v>87</v>
+      </c>
       <c r="B88" t="s">
         <v>244</v>
       </c>
       <c r="C88" s="1"/>
+      <c r="D88" t="s">
+        <v>245</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C89" s="1"/>
     </row>
     <row r="90" spans="1:4">
       <c r="B90" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C90" s="1"/>
     </row>
     <row r="91" spans="1:4">
       <c r="B91" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C91" s="1"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C92" s="1"/>
     </row>
     <row r="93" spans="1:4">
       <c r="B93" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C93" s="1"/>
     </row>
     <row r="94" spans="1:4">
       <c r="B94" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C94" s="1"/>
     </row>
     <row r="95" spans="1:4">
       <c r="B95" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C95" s="1"/>
     </row>
     <row r="96" spans="1:4">
       <c r="B96" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C96" s="1"/>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C97" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>