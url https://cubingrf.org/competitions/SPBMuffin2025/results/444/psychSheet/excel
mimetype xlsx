--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -92,216 +92,216 @@
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
+    <t>Олег Аккерман</t>
+  </si>
+  <si>
+    <t>33.53</t>
+  </si>
+  <si>
+    <t>29.34</t>
+  </si>
+  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
-    <t>29.15</t>
+    <t>28.33</t>
+  </si>
+  <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>34.16</t>
+  </si>
+  <si>
+    <t>30.45</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
-[...7 lines deleted...]
-  <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>35.88</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
-    <t>33.72</t>
+    <t>31.53</t>
+  </si>
+  <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>36.85</t>
+  </si>
+  <si>
+    <t>31.79</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
     <t>Дмитрий Сауков</t>
   </si>
   <si>
     <t>40.49</t>
   </si>
   <si>
     <t>31.58</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>40.74</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>43.49</t>
+    <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
     <t>37.59</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
@@ -317,75 +317,75 @@
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
+    <t>Олег Демчук</t>
+  </si>
+  <si>
+    <t>46.64</t>
+  </si>
+  <si>
+    <t>40.13</t>
+  </si>
+  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Олег Демчук</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.57</t>
-[...2 lines deleted...]
-    <t>42.25</t>
+    <t>49.51</t>
+  </si>
+  <si>
+    <t>42.03</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
@@ -488,86 +488,95 @@
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
+    <t>Александр Березко</t>
+  </si>
+  <si>
+    <t>1:02.76</t>
+  </si>
+  <si>
+    <t>57.14</t>
+  </si>
+  <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
     <t>Кирилл Кузнецов</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>57.33</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>1:03.40</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:04.04</t>
   </si>
   <si>
     <t>55.40</t>
   </si>
   <si>
-    <t>Александр Березко</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
@@ -584,59 +593,50 @@
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>1:20.30</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
@@ -698,60 +698,60 @@
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>1:32.94</t>
   </si>
   <si>
     <t>Георгий Семенов</t>
   </si>
   <si>
     <t>1:33.04</t>
   </si>
   <si>
     <t>Матвей Каблуков</t>
   </si>
   <si>
     <t>1:34.84</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>1:34.92</t>
   </si>
   <si>
+    <t>Анастасия Вергунова</t>
+  </si>
+  <si>
+    <t>1:40.91</t>
+  </si>
+  <si>
     <t>Александр Климонов</t>
   </si>
   <si>
     <t>1:42.48</t>
-  </si>
-[...4 lines deleted...]
-    <t>1:43.17</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>1:46.69</t>
   </si>
   <si>
     <t>Михаил Мочалов</t>
   </si>
   <si>
     <t>1:50.76</t>
   </si>
   <si>
     <t>Данил Глаголев</t>
   </si>
   <si>
     <t>1:56.40</t>
   </si>
   <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>1:58.25</t>
   </si>
@@ -2041,65 +2041,65 @@
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>185</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D63" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>188</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D64" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D65" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D66" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>196</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>197</v>