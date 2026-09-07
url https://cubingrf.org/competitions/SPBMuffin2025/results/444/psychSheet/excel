--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -44,108 +44,108 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>29.01</t>
+  </si>
+  <si>
+    <t>26.24</t>
+  </si>
+  <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>33.53</t>
   </si>
   <si>
     <t>29.34</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>34.16</t>
   </si>
   <si>
     <t>30.45</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
@@ -191,77 +191,77 @@
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>38.62</t>
   </si>
   <si>
     <t>35.92</t>
   </si>
   <si>
+    <t>Дмитрий Сауков</t>
+  </si>
+  <si>
+    <t>38.72</t>
+  </si>
+  <si>
+    <t>31.58</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Дмитрий Сауков</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>40.74</t>
   </si>
   <si>
     <t>31.67</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
@@ -269,51 +269,51 @@
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>43.66</t>
   </si>
   <si>
-    <t>37.59</t>
+    <t>35.85</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
@@ -338,65 +338,74 @@
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>46.64</t>
   </si>
   <si>
     <t>40.13</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.51</t>
+    <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>49.97</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>51.48</t>
   </si>
   <si>
     <t>45.28</t>
   </si>
   <si>
     <t>Илья Зеленин</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>44.58</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
@@ -404,80 +413,71 @@
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>44.38</t>
+    <t>42.23</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
@@ -506,189 +506,189 @@
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>55.15</t>
   </si>
   <si>
     <t>Александр Березко</t>
   </si>
   <si>
     <t>1:02.76</t>
   </si>
   <si>
     <t>57.14</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>1:02.96</t>
+  </si>
+  <si>
+    <t>54.86</t>
+  </si>
+  <si>
     <t>Кирилл Кузнецов</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>57.33</t>
   </si>
   <si>
-    <t>Богдан Бекжанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:04.04</t>
   </si>
   <si>
     <t>55.40</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:06.45</t>
   </si>
   <si>
     <t>56.70</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
-    <t>1:02.96</t>
-[...1 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Александр Дембицкий</t>
   </si>
   <si>
     <t>1:08.66</t>
   </si>
   <si>
     <t>1:01.23</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>1:20.30</t>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:11.09</t>
+  </si>
+  <si>
+    <t>Фёдор Улитовский</t>
+  </si>
+  <si>
+    <t>1:19.28</t>
+  </si>
+  <si>
+    <t>1:09.13</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
     <t>Владимир Козлов</t>
   </si>
   <si>
     <t>1:23.53</t>
   </si>
   <si>
     <t>1:13.00</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:09.13</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>1:24.88</t>
   </si>
   <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
@@ -1271,51 +1271,51 @@
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
@@ -1999,107 +1999,107 @@
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>176</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D60" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>179</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D61" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
+        <v>181</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
+        <v>184</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="D63" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
+        <v>187</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="D64" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
+        <v>190</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>193</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D66" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>196</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>197</v>