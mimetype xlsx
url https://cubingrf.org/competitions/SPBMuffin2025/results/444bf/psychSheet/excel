--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Andrey Koposov</t>
   </si>
   <si>
     <t>1:53.77</t>
   </si>
   <si>
     <t>1:29.00</t>
   </si>
   <si>
     <t>Vladimir Sergeev</t>
   </si>
   <si>
@@ -68,90 +68,93 @@
   <si>
     <t>3:52.94</t>
   </si>
   <si>
     <t>2:54.09</t>
   </si>
   <si>
     <t>Andrei Ilin</t>
   </si>
   <si>
     <t>3:27.80</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>3:52.49</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>9:48.56</t>
   </si>
   <si>
+    <t>Maksim Ammosov</t>
+  </si>
+  <si>
+    <t>10:13.88</t>
+  </si>
+  <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>11:11.00</t>
   </si>
   <si>
     <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>13:36.00</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>16:05.00</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>22:45.00</t>
   </si>
   <si>
     <t>19:52.00</t>
   </si>
   <si>
     <t>Vitaly Kotenko</t>
   </si>
   <si>
     <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>Ivan Voroshilov</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>Nikolay Kataev</t>
   </si>
   <si>
     <t>Ian Gorev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -615,101 +618,106 @@
         <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="1"/>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="1"/>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C14" s="1"/>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="1"/>
     </row>
     <row r="16" spans="1:4">
       <c r="B16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C16" s="1"/>
     </row>
     <row r="17" spans="1:4">
       <c r="B17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" s="1"/>
     </row>
     <row r="18" spans="1:4">
       <c r="B18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C18" s="1"/>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C19" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>