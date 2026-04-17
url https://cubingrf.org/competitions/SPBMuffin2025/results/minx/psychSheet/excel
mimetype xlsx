--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -44,131 +44,131 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>33.28</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>42.17</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>46.18</t>
   </si>
   <si>
-    <t>38.90</t>
+    <t>38.01</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>47.63</t>
+  </si>
+  <si>
+    <t>42.60</t>
+  </si>
+  <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>54.86</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
@@ -185,51 +185,51 @@
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:08.61</t>
   </si>
   <si>
     <t>59.21</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>1:14.74</t>
   </si>
   <si>
-    <t>1:08.40</t>
+    <t>1:02.73</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
     <t>Екатерина Полежаева</t>
   </si>
   <si>
     <t>1:16.20</t>
   </si>
   <si>
     <t>1:07.28</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
@@ -251,156 +251,156 @@
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
+    <t>Михаил Игнатьев</t>
+  </si>
+  <si>
+    <t>1:21.92</t>
+  </si>
+  <si>
+    <t>1:13.78</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...7 lines deleted...]
-  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:33.34</t>
   </si>
   <si>
     <t>1:20.53</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:34.98</t>
   </si>
   <si>
     <t>1:22.85</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>1:36.56</t>
   </si>
   <si>
     <t>1:29.69</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>1:37.20</t>
+  </si>
+  <si>
+    <t>1:29.44</t>
+  </si>
+  <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:38.28</t>
   </si>
   <si>
     <t>1:27.10</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
-    <t>1:40.74</t>
+    <t>1:30.85</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
@@ -485,72 +485,72 @@
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>2:36.87</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:44.28</t>
   </si>
   <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>2:51.19</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>2:52.68</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:56.78</t>
+  </si>
+  <si>
     <t>Татьяна Григоровская</t>
   </si>
   <si>
     <t>2:59.78</t>
   </si>
   <si>
     <t>Иван Королев</t>
   </si>
   <si>
     <t>3:00.44</t>
   </si>
   <si>
     <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>3:12.07</t>
-  </si>
-[...4 lines deleted...]
-    <t>3:36.44</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:46.89</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
   <si>
     <t>4:13.63</t>
   </si>
   <si>
     <t>Александр Климонов</t>
   </si>
   <si>
     <t>Александра Дорочинская</t>
   </si>
   <si>
     <t>Алексей Русанов</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>