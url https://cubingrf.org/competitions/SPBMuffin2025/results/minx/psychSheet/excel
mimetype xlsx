--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -12,593 +12,611 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Михаил Копылов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>33.28</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>43.45</t>
+  </si>
+  <si>
+    <t>37.74</t>
+  </si>
+  <si>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...8 lines deleted...]
-    <t>Иван Ворошилов</t>
+    <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
-    <t>Николай Катаев</t>
+    <t>Nikolay Kataev</t>
   </si>
   <si>
     <t>54.86</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>58.39</t>
-[...2 lines deleted...]
-    <t>Даниил Абдулов</t>
+    <t>55.63</t>
+  </si>
+  <si>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Мстислав Слабинский</t>
+    <t>Mikhail Dreval</t>
+  </si>
+  <si>
+    <t>1:06.10</t>
+  </si>
+  <si>
+    <t>52.96</t>
+  </si>
+  <si>
+    <t>Mstislav Slabinskiy</t>
   </si>
   <si>
     <t>1:08.61</t>
   </si>
   <si>
     <t>59.21</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...2 lines deleted...]
-    <t>1:14.74</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Екатерина Полежаева</t>
+    <t>Ekaterina Polezhaeva</t>
   </si>
   <si>
     <t>1:16.20</t>
   </si>
   <si>
     <t>1:07.28</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
   <si>
     <t>1:07.56</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...8 lines deleted...]
-    <t>Олег Аккерман</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>1:16.62</t>
+  </si>
+  <si>
+    <t>1:12.35</t>
+  </si>
+  <si>
+    <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Лев Брусков</t>
+    <t>Lev Bruskov</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>1:21.61</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
+  </si>
+  <si>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...17 lines deleted...]
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>1:36.56</t>
   </si>
   <si>
     <t>1:29.69</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>1:38.28</t>
   </si>
   <si>
     <t>1:27.10</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Арсений Кислицын</t>
+    <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Никита Малышкин</t>
+    <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
-    <t>Пётр Шипицин</t>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>2:29.62</t>
   </si>
   <si>
     <t>2:15.02</t>
   </si>
   <si>
-    <t>Владислав Затолокин</t>
+    <t>Vladislav Zatolokin</t>
   </si>
   <si>
     <t>2:34.68</t>
   </si>
   <si>
     <t>1:59.21</t>
   </si>
   <si>
-    <t>Александр Березко</t>
+    <t>Yegor Yeremin</t>
+  </si>
+  <si>
+    <t>2:44.02</t>
+  </si>
+  <si>
+    <t>2:18.01</t>
+  </si>
+  <si>
+    <t>Timofej Cyganov</t>
+  </si>
+  <si>
+    <t>2:47.39</t>
+  </si>
+  <si>
+    <t>2:28.37</t>
+  </si>
+  <si>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>2:52.02</t>
+  </si>
+  <si>
+    <t>2:21.71</t>
+  </si>
+  <si>
+    <t>Andrei Kolesnikov</t>
+  </si>
+  <si>
+    <t>2:53.29</t>
+  </si>
+  <si>
+    <t>2:37.09</t>
+  </si>
+  <si>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>2:58.83</t>
+  </si>
+  <si>
+    <t>2:16.99</t>
+  </si>
+  <si>
+    <t>Aleksandr Berezko</t>
   </si>
   <si>
     <t>2:05.70</t>
   </si>
   <si>
-    <t>Мария Подчуфарова</t>
+    <t>Mariya Podchufarova</t>
   </si>
   <si>
     <t>2:07.11</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...5 lines deleted...]
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>2:19.22</t>
   </si>
   <si>
-    <t>Александр Калинин</t>
+    <t>Aleksandr Kalinin</t>
   </si>
   <si>
     <t>2:25.14</t>
   </si>
   <si>
-    <t>Тимофей Цыганов</t>
-[...17 lines deleted...]
-    <t>Лев Кураев</t>
+    <t>Julia Kozlova</t>
+  </si>
+  <si>
+    <t>2:49.06</t>
+  </si>
+  <si>
+    <t>Lev Kuraev</t>
   </si>
   <si>
     <t>2:52.68</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...5 lines deleted...]
-    <t>Татьяна Григоровская</t>
+    <t>Tatyana Grigorovskaya</t>
   </si>
   <si>
     <t>2:59.78</t>
   </si>
   <si>
-    <t>Иван Королев</t>
+    <t>Ivan Korolev</t>
   </si>
   <si>
     <t>3:00.44</t>
   </si>
   <si>
-    <t>Кирилл Афонин</t>
+    <t>Kirill Afonin</t>
   </si>
   <si>
     <t>3:12.07</t>
   </si>
   <si>
-    <t>Илья Посевкин</t>
+    <t>Ilya Posevkin</t>
   </si>
   <si>
     <t>3:46.89</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>4:13.63</t>
   </si>
   <si>
-    <t>Александр Климонов</t>
-[...32 lines deleted...]
-    <t>Руслан Королёв</t>
+    <t>Aleksandr Klimonov</t>
+  </si>
+  <si>
+    <t>Aleksandra Dorochinskaia</t>
+  </si>
+  <si>
+    <t>Alexey Rusanov</t>
+  </si>
+  <si>
+    <t>Anastasiya Vergunova</t>
+  </si>
+  <si>
+    <t>Arsenii Prokaev</t>
+  </si>
+  <si>
+    <t>Danil Glagolev</t>
+  </si>
+  <si>
+    <t>Danila Volosnykh</t>
+  </si>
+  <si>
+    <t>Dmitriy Samotoenko</t>
+  </si>
+  <si>
+    <t>Matvey Kablukov</t>
+  </si>
+  <si>
+    <t>Miron Ozerov</t>
+  </si>
+  <si>
+    <t>Ruslan Korolev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -921,51 +939,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C73" sqref="C73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1577,292 +1595,308 @@
       <c r="D45" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D46" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>139</v>
       </c>
-      <c r="C47" s="1"/>
+      <c r="C47" s="1" t="s">
+        <v>140</v>
+      </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C48" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="C49" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>146</v>
+      </c>
       <c r="D49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C50" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>149</v>
+      </c>
       <c r="D50" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="C51" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>152</v>
+      </c>
       <c r="D51" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C59" s="1"/>
       <c r="D59" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:4">
+      <c r="A62">
+        <v>61</v>
+      </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C62" s="1"/>
+      <c r="D62" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C63" s="1"/>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C64" s="1"/>
     </row>
     <row r="65" spans="1:4">
       <c r="B65" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C65" s="1"/>
     </row>
     <row r="66" spans="1:4">
       <c r="B66" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C66" s="1"/>
     </row>
     <row r="67" spans="1:4">
       <c r="B67" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C67" s="1"/>
     </row>
     <row r="68" spans="1:4">
       <c r="B68" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C68" s="1"/>
     </row>
     <row r="69" spans="1:4">
       <c r="B69" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C69" s="1"/>
     </row>
     <row r="70" spans="1:4">
       <c r="B70" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C70" s="1"/>
     </row>
     <row r="71" spans="1:4">
       <c r="B71" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C71" s="1"/>
     </row>
     <row r="72" spans="1:4">
       <c r="B72" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C72" s="1"/>
     </row>
     <row r="73" spans="1:4">
       <c r="B73" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C73" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>