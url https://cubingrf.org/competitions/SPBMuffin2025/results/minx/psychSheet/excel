--- v3 (2026-06-02)
+++ v4 (2026-07-23)
@@ -128,51 +128,51 @@
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
     <t>Nikolay Kataev</t>
   </si>
   <si>
-    <t>54.86</t>
+    <t>53.72</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>