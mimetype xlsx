--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -17,606 +17,606 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...17 lines deleted...]
-    <t>Anatolii Turenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Михаил Копылов</t>
+  </si>
+  <si>
+    <t>37.86</t>
+  </si>
+  <si>
+    <t>32.50</t>
+  </si>
+  <si>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>43.45</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Ivan Voroshilov</t>
+    <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
-    <t>Nikolay Kataev</t>
+    <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
-[...2 lines deleted...]
-    <t>Maksim Ammosov</t>
+    <t>53.64</t>
+  </si>
+  <si>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Мстислав Слабинский</t>
+  </si>
+  <si>
+    <t>1:02.02</t>
+  </si>
+  <si>
+    <t>55.61</t>
+  </si>
+  <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:03.93</t>
+  </si>
+  <si>
+    <t>52.96</t>
+  </si>
+  <si>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Mikhail Dreval</t>
-[...20 lines deleted...]
-    <t>1:12.02</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:08.12</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Ekaterina Polezhaeva</t>
+    <t>Екатерина Полежаева</t>
   </si>
   <si>
     <t>1:16.20</t>
   </si>
   <si>
     <t>1:07.28</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
   <si>
     <t>1:07.56</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
-    <t>Oleg Akkerman</t>
+    <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Lev Bruskov</t>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>1:09.18</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
     <t>1:16.12</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Nikita Shihaliev</t>
+    <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>1:36.56</t>
   </si>
   <si>
     <t>1:29.69</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:38.28</t>
   </si>
   <si>
     <t>1:27.10</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Arseniy Kislitsyn</t>
+    <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Nikita Malyshkin</t>
+    <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
-    <t>Gleb Pyasetskiy</t>
+    <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>1:51.20</t>
   </si>
   <si>
     <t>1:31.58</t>
   </si>
   <si>
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>2:21.01</t>
+  </si>
+  <si>
+    <t>2:01.04</t>
+  </si>
+  <si>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>2:29.62</t>
   </si>
   <si>
     <t>2:15.02</t>
   </si>
   <si>
-    <t>Vladislav Zatolokin</t>
+    <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>2:34.68</t>
   </si>
   <si>
     <t>1:59.21</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
-    <t>Timofej Cyganov</t>
+    <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>2:47.39</t>
   </si>
   <si>
     <t>2:28.37</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
-    <t>Andrei Kolesnikov</t>
+    <t>Андрей Колесников</t>
   </si>
   <si>
     <t>2:53.29</t>
   </si>
   <si>
     <t>2:37.09</t>
   </si>
   <si>
-    <t>Vladimir Serebrennikov</t>
-[...8 lines deleted...]
-    <t>Aleksandr Berezko</t>
+    <t>Александр Березко</t>
   </si>
   <si>
     <t>2:05.70</t>
   </si>
   <si>
-    <t>Mariya Podchufarova</t>
+    <t>Мария Подчуфарова</t>
   </si>
   <si>
     <t>2:07.11</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>2:19.22</t>
   </si>
   <si>
-    <t>Aleksandr Kalinin</t>
+    <t>Александр Калинин</t>
   </si>
   <si>
     <t>2:25.14</t>
   </si>
   <si>
-    <t>Julia Kozlova</t>
+    <t>Юлия Козлова</t>
   </si>
   <si>
     <t>2:49.06</t>
   </si>
   <si>
-    <t>Lev Kuraev</t>
+    <t>Лев Кураев</t>
   </si>
   <si>
     <t>2:52.68</t>
   </si>
   <si>
-    <t>Tatyana Grigorovskaya</t>
+    <t>Татьяна Григоровская</t>
   </si>
   <si>
     <t>2:59.78</t>
   </si>
   <si>
-    <t>Ivan Korolev</t>
+    <t>Иван Королев</t>
   </si>
   <si>
     <t>3:00.44</t>
   </si>
   <si>
-    <t>Kirill Afonin</t>
+    <t>Кирилл Афонин</t>
   </si>
   <si>
     <t>3:12.07</t>
   </si>
   <si>
-    <t>Ilya Posevkin</t>
+    <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:46.89</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>4:13.63</t>
   </si>
   <si>
-    <t>Aleksandr Klimonov</t>
-[...29 lines deleted...]
-    <t>Ruslan Korolev</t>
+    <t>Александр Климонов</t>
+  </si>
+  <si>
+    <t>Александра Дорочинская</t>
+  </si>
+  <si>
+    <t>Алексей Русанов</t>
+  </si>
+  <si>
+    <t>Анастасия Вергунова</t>
+  </si>
+  <si>
+    <t>Арсений Прокаев</t>
+  </si>
+  <si>
+    <t>Данил Глаголев</t>
+  </si>
+  <si>
+    <t>Данила Волосных</t>
+  </si>
+  <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>Матвей Каблуков</t>
+  </si>
+  <si>
+    <t>Мирон Озеров</t>
+  </si>
+  <si>
+    <t>Руслан Королёв</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -939,51 +939,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C73" sqref="C73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>