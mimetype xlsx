--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -119,56 +119,62 @@
   <si>
     <t>41.67</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>42.00</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>43.00</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>43.67</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>43.67</t>
-[...1 lines deleted...]
-  <si>
     <t>40</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>44.00</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>44.33</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
   <si>
     <t>44</t>
@@ -186,56 +192,50 @@
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>54.67</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>55.33</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
-  </si>
-[...4 lines deleted...]
-    <t>37</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
@@ -783,162 +783,164 @@
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C21" s="1"/>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" t="s">
         <v>61</v>
       </c>