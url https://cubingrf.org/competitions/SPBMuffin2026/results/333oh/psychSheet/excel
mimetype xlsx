--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -12,464 +12,476 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>11.28</t>
+    <t>10.70</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>12.08</t>
+    <t>11.48</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
+    <t>Максим Аммосов</t>
+  </si>
+  <si>
+    <t>14.45</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
-[...5 lines deleted...]
-    <t>10.22</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>15.87</t>
+  </si>
+  <si>
+    <t>13.79</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>16.08</t>
-[...20 lines deleted...]
-    <t>14.52</t>
+    <t>15.96</t>
+  </si>
+  <si>
+    <t>12.24</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
-    <t>18.31</t>
-[...2 lines deleted...]
-    <t>17.54</t>
+    <t>17.79</t>
+  </si>
+  <si>
+    <t>17.06</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>18.67</t>
   </si>
   <si>
     <t>15.02</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>17.31</t>
+  </si>
+  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>20.25</t>
+    <t>20.17</t>
   </si>
   <si>
     <t>10.64</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>17.34</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>21.91</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
+    <t>Руслан Иманалиев</t>
+  </si>
+  <si>
+    <t>25.09</t>
+  </si>
+  <si>
+    <t>21.68</t>
+  </si>
+  <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>26.92</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Руслан Иманалиев</t>
-[...5 lines deleted...]
-    <t>21.68</t>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
     <t>Дмитрий Дьячков</t>
   </si>
   <si>
     <t>28.89</t>
   </si>
   <si>
     <t>25.36</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...5 lines deleted...]
-    <t>21.55</t>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>29.28</t>
+  </si>
+  <si>
+    <t>24.53</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
     <t>23.80</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>30.86</t>
   </si>
   <si>
     <t>21.99</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>30.89</t>
   </si>
   <si>
-    <t>27.38</t>
+    <t>27.35</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>31.32</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>32.65</t>
   </si>
   <si>
     <t>26.90</t>
   </si>
   <si>
-    <t>Насыров Дониёр</t>
-[...2 lines deleted...]
-    <t>34.54</t>
+    <t>Дониёр Насыров</t>
+  </si>
+  <si>
+    <t>33.76</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>34.91</t>
   </si>
   <si>
     <t>29.64</t>
   </si>
   <si>
     <t>Дмитрий Лысаковский</t>
   </si>
   <si>
     <t>37.09</t>
   </si>
   <si>
     <t>30.42</t>
   </si>
   <si>
+    <t>Ян Мовчун</t>
+  </si>
+  <si>
+    <t>40.96</t>
+  </si>
+  <si>
+    <t>32.57</t>
+  </si>
+  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>41.67</t>
+  </si>
+  <si>
+    <t>36.76</t>
+  </si>
+  <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>43.22</t>
   </si>
   <si>
     <t>36.62</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>48.14</t>
   </si>
   <si>
-    <t>45.35</t>
+    <t>44.08</t>
   </si>
   <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>48.18</t>
   </si>
   <si>
     <t>40.29</t>
   </si>
   <si>
-    <t>Ян Мовчун</t>
-[...7 lines deleted...]
-  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>58.39</t>
+  </si>
+  <si>
+    <t>40.94</t>
+  </si>
+  <si>
     <t>Владислав Новожилов</t>
   </si>
   <si>
-    <t>53.05</t>
+    <t>59.99</t>
+  </si>
+  <si>
+    <t>41.86</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>1:24.19</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
-[...4 lines deleted...]
-  <si>
     <t>Станислав Симонов</t>
   </si>
   <si>
-    <t>1:48.53</t>
+    <t>1:32.11</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дмитрий Самотоенко</t>
   </si>
   <si>
     <t>Иван Рахматуллаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1245,51 +1257,51 @@
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>
@@ -1395,118 +1407,130 @@
       <c r="D41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
-      <c r="C43" s="1"/>
+      <c r="C43" s="1" t="s">
+        <v>127</v>
+      </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C44" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="D44" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C45" s="1"/>
+        <v>132</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>133</v>
+      </c>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
+      <c r="A48">
+        <v>47</v>
+      </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1"/>
+      <c r="D48" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="B49" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C49" s="1"/>
     </row>
     <row r="50" spans="1:4">
       <c r="B50" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C50" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>