--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -12,557 +12,563 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>32.46</t>
   </si>
   <si>
-    <t>30.45</t>
+    <t>29.65</t>
+  </si>
+  <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>32.54</t>
+  </si>
+  <si>
+    <t>28.50</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.22</t>
   </si>
   <si>
     <t>29.05</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>36.95</t>
   </si>
   <si>
     <t>32.29</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>38.44</t>
+  </si>
+  <si>
+    <t>33.62</t>
+  </si>
+  <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>38.78</t>
   </si>
   <si>
     <t>33.20</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...16 lines deleted...]
-  <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>32.71</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>40.77</t>
   </si>
   <si>
     <t>35.30</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>41.37</t>
   </si>
   <si>
     <t>35.84</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...5 lines deleted...]
-    <t>34.73</t>
+    <t>Руслан Иманалиев</t>
+  </si>
+  <si>
+    <t>43.71</t>
+  </si>
+  <si>
+    <t>40.11</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>45.11</t>
   </si>
   <si>
     <t>42.23</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Ян Мовчун</t>
   </si>
   <si>
     <t>46.86</t>
   </si>
   <si>
     <t>37.42</t>
   </si>
   <si>
-    <t>Руслан Иманалиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
-    <t>44.79</t>
+    <t>44.64</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>48.74</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
+    <t>Дониёр Насыров</t>
+  </si>
+  <si>
+    <t>51.81</t>
+  </si>
+  <si>
+    <t>49.61</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
-    <t>53.57</t>
+    <t>53.30</t>
   </si>
   <si>
     <t>41.94</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>56.22</t>
+  </si>
+  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...5 lines deleted...]
-    <t>47.73</t>
+    <t>Арсений Кислицын</t>
+  </si>
+  <si>
+    <t>1:01.62</t>
+  </si>
+  <si>
+    <t>52.54</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>1:02.32</t>
   </si>
   <si>
     <t>54.67</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:03.89</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Арсений Кислицын</t>
-[...14 lines deleted...]
-    <t>57.71</t>
+    <t>Полина Саврасова</t>
+  </si>
+  <si>
+    <t>1:04.12</t>
+  </si>
+  <si>
+    <t>1:00.10</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:06.59</t>
   </si>
   <si>
     <t>59.47</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
-[...7 lines deleted...]
-  <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>1:06.84</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Дмитрий Дьячков</t>
   </si>
   <si>
     <t>1:07.09</t>
   </si>
   <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>1:09.50</t>
+  </si>
+  <si>
+    <t>1:04.86</t>
+  </si>
+  <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>1:13.41</t>
+  </si>
+  <si>
+    <t>1:03.23</t>
+  </si>
+  <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>1:13.53</t>
   </si>
   <si>
     <t>1:06.12</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...5 lines deleted...]
-    <t>1:11.01</t>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>1:18.32</t>
+  </si>
+  <si>
+    <t>1:04.97</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>1:19.28</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>1:21.31</t>
   </si>
   <si>
     <t>1:10.41</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
-    <t>1:25.72</t>
-[...11 lines deleted...]
-    <t>1:28.76</t>
+    <t>1:21.69</t>
+  </si>
+  <si>
+    <t>1:14.92</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>1:27.82</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>1:32.43</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>1:34.73</t>
   </si>
   <si>
-    <t>Дмитрий Самотоенко</t>
-[...4 lines deleted...]
-  <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>1:37.76</t>
   </si>
   <si>
     <t>Дмитрий Лысаковский</t>
   </si>
   <si>
     <t>1:38.96</t>
   </si>
   <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>1:39.91</t>
   </si>
   <si>
+    <t>Владислав Новожилов</t>
+  </si>
+  <si>
+    <t>1:42.30</t>
+  </si>
+  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
-    <t>Владислав Новожилов</t>
-[...2 lines deleted...]
-    <t>1:56.40</t>
+    <t>Александр Заруцкий</t>
+  </si>
+  <si>
+    <t>2:03.07</t>
+  </si>
+  <si>
+    <t>Иван Шинкин</t>
+  </si>
+  <si>
+    <t>2:08.58</t>
+  </si>
+  <si>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>2:15.07</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>2:15.60</t>
   </si>
   <si>
     <t>Александр Савченко</t>
   </si>
   <si>
     <t>2:32.13</t>
   </si>
   <si>
-    <t>Станислав Симонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Ярошенко</t>
   </si>
   <si>
     <t>Иван Рахматуллаев</t>
-  </si>
-[...1 lines deleted...]
-    <t>Иван Шинкин</t>
   </si>
   <si>
     <t>Эрик Атласов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1310,299 +1316,301 @@
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>119</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>137</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C48" s="1"/>
       <c r="D48" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>143</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
@@ -1696,76 +1704,88 @@
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>161</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>163</v>
       </c>
       <c r="C59" s="1"/>
       <c r="D59" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="60" spans="1:4">
+      <c r="A60">
+        <v>59</v>
+      </c>
       <c r="B60" t="s">
         <v>165</v>
       </c>
       <c r="C60" s="1"/>
+      <c r="D60" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
+      <c r="A61">
+        <v>60</v>
+      </c>
       <c r="B61" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C61" s="1"/>
+      <c r="D61" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="62" spans="1:4">
       <c r="B62" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C62" s="1"/>
     </row>
     <row r="63" spans="1:4">
       <c r="B63" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C63" s="1"/>
     </row>
     <row r="64" spans="1:4">
       <c r="B64" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C64" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>