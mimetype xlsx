--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -95,51 +95,51 @@
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>2:01.09</t>
   </si>
   <si>
     <t>1:57.39</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>2:14.94</t>
   </si>
   <si>
     <t>2:11.02</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>2:35.90</t>
   </si>
   <si>
-    <t>2:30.79</t>
+    <t>2:30.32</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
     <t>2:23.27</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>2:40.48</t>
   </si>
   <si>
     <t>2:32.71</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>2:45.88</t>
   </si>
@@ -188,114 +188,114 @@
   <si>
     <t>3:49.85</t>
   </si>
   <si>
     <t>3:32.25</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>4:15.92</t>
   </si>
   <si>
     <t>3:48.79</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>4:21.04</t>
   </si>
   <si>
     <t>3:52.16</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>4:21.51</t>
+  </si>
+  <si>
+    <t>4:11.83</t>
+  </si>
+  <si>
     <t>Ян Мовчун</t>
   </si>
   <si>
     <t>4:24.01</t>
   </si>
   <si>
     <t>4:11.12</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>4:46.73</t>
   </si>
   <si>
     <t>4:44.94</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>
   <si>
     <t>5:04.25</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>5:39.58</t>
   </si>
   <si>
     <t>5:30.13</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>5:42.86</t>
   </si>
   <si>
     <t>5:04.36</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>6:38.36</t>
   </si>
   <si>
     <t>6:07.15</t>
   </si>
   <si>
-    <t>Насыров Дониёр</t>
+    <t>Дониёр Насыров</t>
   </si>
   <si>
     <t>7:40.82</t>
   </si>
   <si>
     <t>6:39.98</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>5:57.09</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>