--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -44,68 +44,68 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>2:39.45</t>
+  </si>
+  <si>
+    <t>2:21.60</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>2:57.68</t>
   </si>
   <si>
     <t>2:48.14</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>2:59.96</t>
   </si>
   <si>
     <t>2:52.42</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
@@ -233,51 +233,51 @@
   <si>
     <t>6:17.13</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>7:56.06</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>9:28.39</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
-    <t>Насыров Дониёр</t>
+    <t>Дониёр Насыров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>