--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -71,68 +71,68 @@
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>5.12</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>6.70</t>
+  </si>
+  <si>
+    <t>6.35</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>6.87</t>
   </si>
   <si>
     <t>5.77</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>6.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>7.69</t>
   </si>
   <si>
     <t>6.53</t>
@@ -152,177 +152,177 @@
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>7.36</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
+    <t>Дониёр Насыров</t>
+  </si>
+  <si>
+    <t>9.29</t>
+  </si>
+  <si>
+    <t>8.45</t>
+  </si>
+  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
     <t>8.18</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>9.77</t>
   </si>
   <si>
     <t>4.79</t>
   </si>
   <si>
-    <t>Насыров Дониёр</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>10.84</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
     <t>9.31</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>11.29</t>
   </si>
   <si>
     <t>9.76</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>11.34</t>
+    <t>11.32</t>
   </si>
   <si>
     <t>Дмитрий Самотоенко</t>
   </si>
   <si>
-    <t>11.46</t>
+    <t>11.44</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
+    <t>Владислав Новожилов</t>
+  </si>
+  <si>
+    <t>13.17</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
-    <t>10.55</t>
-[...8 lines deleted...]
-    <t>11.92</t>
+    <t>10.28</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>11.02</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.15</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>14.07</t>
   </si>
   <si>
-    <t>12.29</t>
+    <t>10.25</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>14.20</t>
   </si>
   <si>
     <t>12.05</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>11.66</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
@@ -386,66 +386,66 @@
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>18.89</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
+    <t>Станислав Симонов</t>
+  </si>
+  <si>
+    <t>19.56</t>
+  </si>
+  <si>
+    <t>16.55</t>
+  </si>
+  <si>
     <t>Ян Мовчун</t>
   </si>
   <si>
     <t>19.95</t>
   </si>
   <si>
     <t>14.42</t>
-  </si>
-[...7 lines deleted...]
-    <t>17.73</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>23.15</t>
   </si>
   <si>
     <t>20.92</t>
   </si>
   <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>23.21</t>
   </si>
   <si>
     <t>18.77</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>23.63</t>
   </si>