--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -12,325 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
-    <t>36.75</t>
-[...2 lines deleted...]
-    <t>35.59</t>
+    <t>34.89</t>
+  </si>
+  <si>
+    <t>32.86</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.17</t>
-[...2 lines deleted...]
-    <t>34.47</t>
+    <t>38.47</t>
+  </si>
+  <si>
+    <t>34.30</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>43.45</t>
+    <t>41.55</t>
   </si>
   <si>
     <t>37.74</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>53.60</t>
   </si>
   <si>
-    <t>50.42</t>
+    <t>48.25</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
     <t>46.45</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>55.48</t>
+    <t>54.44</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>55.63</t>
+    <t>50.38</t>
+  </si>
+  <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:00.52</t>
+  </si>
+  <si>
+    <t>53.18</t>
   </si>
   <si>
     <t>Мстислав Слабинский</t>
   </si>
   <si>
     <t>1:02.02</t>
   </si>
   <si>
     <t>53.21</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>1:16.62</t>
-[...2 lines deleted...]
-    <t>1:08.52</t>
+    <t>1:11.73</t>
+  </si>
+  <si>
+    <t>1:05.75</t>
   </si>
   <si>
     <t>Никита Майоров</t>
   </si>
   <si>
     <t>1:16.64</t>
   </si>
   <si>
     <t>1:01.63</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>1:19.02</t>
+  </si>
+  <si>
+    <t>1:11.87</t>
+  </si>
+  <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>1:23.97</t>
   </si>
   <si>
     <t>1:19.35</t>
   </si>
   <si>
+    <t>Ян Мовчун</t>
+  </si>
+  <si>
+    <t>1:30.03</t>
+  </si>
+  <si>
+    <t>1:23.23</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>1:34.60</t>
-[...2 lines deleted...]
-    <t>1:29.16</t>
+    <t>1:34.10</t>
+  </si>
+  <si>
+    <t>1:24.69</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:38.28</t>
   </si>
   <si>
     <t>1:27.10</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>1:41.05</t>
+  </si>
+  <si>
+    <t>1:28.68</t>
+  </si>
+  <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
-[...17 lines deleted...]
-    <t>1:25.38</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
     <t>1:40.28</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
     <t>2:04.40</t>
   </si>
   <si>
     <t>1:57.52</t>
   </si>
   <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>2:12.26</t>
+  </si>
+  <si>
+    <t>2:00.29</t>
+  </si>
+  <si>
     <t>Дмитрий Дьячков</t>
   </si>
   <si>
     <t>2:13.79</t>
   </si>
   <si>
     <t>1:52.38</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>2:16.57</t>
-[...2 lines deleted...]
-    <t>2:08.82</t>
+    <t>2:14.11</t>
+  </si>
+  <si>
+    <t>2:07.49</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
-    <t>2:21.01</t>
+    <t>2:19.06</t>
   </si>
   <si>
     <t>2:01.04</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>2:23.47</t>
   </si>
   <si>
     <t>2:00.21</t>
   </si>
   <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>2:24.11</t>
   </si>
   <si>
     <t>2:11.83</t>
   </si>
   <si>
+    <t>Дониёр Насыров</t>
+  </si>
+  <si>
+    <t>2:27.45</t>
+  </si>
+  <si>
+    <t>2:22.85</t>
+  </si>
+  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>2:30.41</t>
   </si>
   <si>
     <t>2:08.03</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>2:40.67</t>
   </si>
   <si>
     <t>2:23.61</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
@@ -338,78 +356,66 @@
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:52.02</t>
   </si>
   <si>
     <t>2:21.71</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>2:53.29</t>
   </si>
   <si>
     <t>2:37.09</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>2:25.14</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
-[...10 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>3:08.52</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>3:30.96</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
-    <t>4:17.42</t>
+    <t>3:54.39</t>
   </si>
   <si>
     <t>Иван Рахматуллаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1237,118 +1243,122 @@
       <c r="D34" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1"/>
+      <c r="C36" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C37" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>