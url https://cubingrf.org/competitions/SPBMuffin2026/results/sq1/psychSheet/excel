--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -12,380 +12,389 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="sq1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>9.44</t>
+  </si>
+  <si>
+    <t>6.62</t>
+  </si>
+  <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>15.84</t>
+    <t>13.52</t>
   </si>
   <si>
     <t>10.29</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>9.79</t>
   </si>
   <si>
     <t>Максим Беляев</t>
   </si>
   <si>
     <t>16.06</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>17.76</t>
+    <t>16.21</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>17.89</t>
   </si>
   <si>
     <t>15.45</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>18.40</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>18.80</t>
   </si>
   <si>
     <t>14.71</t>
   </si>
   <si>
     <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>21.10</t>
   </si>
   <si>
-    <t>17.22</t>
+    <t>16.28</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>21.90</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
+    <t>Никита Майоров</t>
+  </si>
+  <si>
+    <t>22.00</t>
+  </si>
+  <si>
+    <t>17.00</t>
+  </si>
+  <si>
+    <t>Богдан Бекжанов</t>
+  </si>
+  <si>
+    <t>23.07</t>
+  </si>
+  <si>
+    <t>19.04</t>
+  </si>
+  <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>24.64</t>
   </si>
   <si>
     <t>16.50</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
-[...16 lines deleted...]
-  <si>
     <t>Дмитрий Дьячков</t>
   </si>
   <si>
     <t>30.68</t>
   </si>
   <si>
     <t>19.33</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>31.32</t>
   </si>
   <si>
     <t>23.33</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>33.04</t>
   </si>
   <si>
     <t>24.47</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>33.24</t>
   </si>
   <si>
     <t>26.08</t>
   </si>
   <si>
+    <t>Ян Мовчун</t>
+  </si>
+  <si>
+    <t>34.74</t>
+  </si>
+  <si>
+    <t>23.09</t>
+  </si>
+  <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>39.17</t>
   </si>
   <si>
     <t>25.13</t>
   </si>
   <si>
-    <t>Ян Мовчун</t>
-[...7 lines deleted...]
-  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>41.55</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>41.95</t>
+  </si>
+  <si>
+    <t>32.33</t>
+  </si>
+  <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>43.65</t>
+  </si>
+  <si>
+    <t>31.61</t>
+  </si>
+  <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>44.29</t>
+    <t>43.85</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Владислав Новожилов</t>
   </si>
   <si>
     <t>46.06</t>
   </si>
   <si>
     <t>26.87</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>46.27</t>
+  </si>
+  <si>
+    <t>37.86</t>
+  </si>
+  <si>
     <t>Илья Попов</t>
   </si>
   <si>
     <t>46.40</t>
   </si>
   <si>
     <t>33.28</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...5 lines deleted...]
-    <t>36.92</t>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>47.27</t>
+  </si>
+  <si>
+    <t>30.35</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>47.82</t>
+  </si>
+  <si>
+    <t>36.23</t>
+  </si>
+  <si>
+    <t>Дониёр Насыров</t>
+  </si>
+  <si>
+    <t>49.93</t>
+  </si>
+  <si>
+    <t>38.14</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>52.67</t>
   </si>
   <si>
     <t>24.99</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Давид Кивирьян</t>
   </si>
   <si>
     <t>1:07.71</t>
   </si>
   <si>
     <t>35.31</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>40.07</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
-[...4 lines deleted...]
-  <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>53.80</t>
-  </si>
-[...10 lines deleted...]
-    <t>1:02.19</t>
   </si>
   <si>
     <t>Иван Рахматуллаев</t>
   </si>
   <si>
     <t>1:53.83</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1194,124 +1203,130 @@
       <c r="D32" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1"/>
+      <c r="C34" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>104</v>
+      </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="C36" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>