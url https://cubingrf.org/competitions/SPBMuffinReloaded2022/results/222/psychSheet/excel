--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -17,1008 +17,1008 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>0.78</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>0.81</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>1.31</t>
   </si>
   <si>
-    <t>Антон Михайлик</t>
+    <t>Anton Mikhailik</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>2.26</t>
   </si>
   <si>
     <t>1.39</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>1.76</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>2.49</t>
   </si>
   <si>
     <t>1.23</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>1.42</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>2.71</t>
   </si>
   <si>
     <t>1.33</t>
   </si>
   <si>
-    <t>Дмитрий Добряков</t>
+    <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>2.72</t>
   </si>
   <si>
     <t>1.78</t>
   </si>
   <si>
-    <t>Михаил Калашников</t>
+    <t>Mikhail Kalashnikov</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>3.03</t>
   </si>
   <si>
     <t>1.93</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>1.64</t>
   </si>
   <si>
-    <t>Владимир Семидьянов</t>
+    <t>Vladimir Semidyanov</t>
   </si>
   <si>
     <t>3.06</t>
   </si>
   <si>
     <t>1.08</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>1.40</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
-    <t>Ержан Джаумутбаев</t>
+    <t>Erzhan Dzhaumutbaev</t>
   </si>
   <si>
     <t>3.26</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>3.45</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
+    <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
-    <t>Георгий Аветиков</t>
+    <t>Georgii Avetikov</t>
   </si>
   <si>
     <t>3.53</t>
   </si>
   <si>
     <t>2.15</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>1.77</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>3.68</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>2.20</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>3.81</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
-    <t>Дмитрий Лысаковский</t>
+    <t>Dmitriy Lysakovskiy</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
     <t>1.95</t>
   </si>
   <si>
-    <t>Фарид Михайлов</t>
+    <t>Farid Mikhaylov</t>
   </si>
   <si>
     <t>4.03</t>
   </si>
   <si>
     <t>1.99</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>4.27</t>
   </si>
   <si>
     <t>2.19</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>2.70</t>
   </si>
   <si>
-    <t>Илья Зеленин</t>
+    <t>Ilʹya Zelenin</t>
   </si>
   <si>
     <t>4.37</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Руслан Романенко</t>
+    <t>Ruslan Romanenko</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2.47</t>
   </si>
   <si>
-    <t>Дмитрий Суслов</t>
+    <t>Dmitriy Suslov</t>
   </si>
   <si>
     <t>3.66</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>4.51</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>4.56</t>
   </si>
   <si>
     <t>2.73</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>4.75</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>3.27</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
-    <t>Алексей Гундин</t>
+    <t>Alexey Gundin</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>5.03</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>Роман Поникаровский</t>
+    <t>Roman Ponikarovskiy</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
-    <t>Георгий Алексеев</t>
+    <t>Georgy Alexeyev</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
     <t>4.61</t>
   </si>
   <si>
-    <t>Николай Кравцов</t>
+    <t>Nikolay Kravtsov</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>2.99</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
-    <t>Егор Жогин</t>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>5.57</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>5.58</t>
   </si>
   <si>
     <t>4.08</t>
   </si>
   <si>
-    <t>Григорий Пачин</t>
+    <t>Grigoriy Pachin</t>
   </si>
   <si>
     <t>5.59</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
-    <t>Егор Герасименко</t>
+    <t>Yegor Gerasimenko</t>
   </si>
   <si>
     <t>5.68</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
-    <t>Никита Золин</t>
+    <t>Nikita Zolin</t>
   </si>
   <si>
     <t>4.14</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
+    <t>Polina Savrasova</t>
   </si>
   <si>
     <t>5.93</t>
   </si>
   <si>
-    <t>Марк Измайлов</t>
+    <t>Mark Izmaylov</t>
   </si>
   <si>
     <t>5.97</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
-    <t>Лия Кочарян</t>
+    <t>Liya Kocharyan</t>
   </si>
   <si>
     <t>6.11</t>
   </si>
   <si>
     <t>4.11</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>6.12</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>6.15</t>
   </si>
   <si>
     <t>3.76</t>
   </si>
   <si>
-    <t>Александр Шипулин</t>
+    <t>Alexander Shipulin</t>
   </si>
   <si>
     <t>6.23</t>
   </si>
   <si>
-    <t>Ярослав Бахтурин</t>
+    <t>Iaroslav Bakhturin</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>4.82</t>
   </si>
   <si>
-    <t>Максим Мельник</t>
+    <t>Maksim Melnik</t>
   </si>
   <si>
     <t>6.55</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
-    <t>Григорий Герасименко</t>
+    <t>Grigoriy Gerasimenko</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>6.76</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
-    <t>Давид Меликян</t>
+    <t>David Melikyan</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
-    <t>4.86</t>
-[...2 lines deleted...]
-    <t>Диана Мурник</t>
+    <t>4.60</t>
+  </si>
+  <si>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
     <t>3.08</t>
   </si>
   <si>
-    <t>Григорий Фрейдин</t>
+    <t>Grigoriy Freydin</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
-    <t>Артём Бурмагин</t>
+    <t>Artëm Burmagin</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
   <si>
-    <t>Павел Красавин</t>
+    <t>Pavel Krasavin</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
-    <t>Савелий Истомин</t>
+    <t>Saveliy Istomin</t>
   </si>
   <si>
     <t>7.42</t>
   </si>
   <si>
     <t>5.78</t>
   </si>
   <si>
-    <t>Тимофей Ильюшин</t>
+    <t>Timofey Ilyushin</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>6.07</t>
   </si>
   <si>
-    <t>Владимир Кушнир</t>
+    <t>Vladimir Kushnir</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Фёдор Коршунов</t>
+    <t>Fëdor Korshunov</t>
   </si>
   <si>
     <t>7.74</t>
   </si>
   <si>
     <t>5.17</t>
   </si>
   <si>
-    <t>Мирослав Катков</t>
+    <t>Miroslav Katkov</t>
   </si>
   <si>
     <t>7.91</t>
   </si>
   <si>
     <t>7.16</t>
   </si>
   <si>
-    <t>Мелибаев Нурдан</t>
+    <t>Melibayev Nurdan</t>
   </si>
   <si>
     <t>7.98</t>
   </si>
   <si>
-    <t>Андрей Крылов</t>
+    <t>Andrey Krylov</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
-    <t>Андрей Соколов</t>
+    <t>Andrey Sokolov</t>
   </si>
   <si>
     <t>8.24</t>
   </si>
   <si>
-    <t>Александр Полежаев</t>
+    <t>Aleksandr Polezhayev</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
-    <t>Павел Носов</t>
+    <t>Pavel Nosov</t>
   </si>
   <si>
     <t>8.38</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
-    <t>Семен Крутецкий</t>
+    <t>Semyon Krutetskiy</t>
   </si>
   <si>
     <t>8.47</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>Илья Фаттахов</t>
+    <t>Ilia Fattakhov</t>
   </si>
   <si>
     <t>8.50</t>
   </si>
   <si>
     <t>4.38</t>
   </si>
   <si>
-    <t>Матвей Лебедев</t>
+    <t>Matvey Lebedev</t>
   </si>
   <si>
     <t>8.74</t>
   </si>
   <si>
     <t>7.61</t>
   </si>
   <si>
-    <t>Иван Горелов</t>
+    <t>Ivan Gorelov</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Роман Цыганов</t>
+    <t>Roman Tsyganov</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>6.34</t>
   </si>
   <si>
-    <t>Андрей Застолбин</t>
+    <t>Andrey Zastolbin</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>6.06</t>
   </si>
   <si>
-    <t>Полина Коробкина</t>
+    <t>Polina Korobkina</t>
   </si>
   <si>
     <t>7.97</t>
   </si>
   <si>
-    <t>Кирилл Щеголихин</t>
+    <t>Kirill Shchegolikhin</t>
   </si>
   <si>
     <t>9.84</t>
   </si>
   <si>
     <t>6.64</t>
   </si>
   <si>
-    <t>Филипп Чумаков</t>
+    <t>Filipp Chumakov</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>7.07</t>
   </si>
   <si>
-    <t>Иван Фомичев</t>
+    <t>Ivan Fomichev</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
-    <t>Даниил Попов</t>
+    <t>Daniil Popov</t>
   </si>
   <si>
     <t>10.09</t>
   </si>
   <si>
     <t>6.41</t>
   </si>
   <si>
-    <t>Михаил Кравцов</t>
+    <t>Mikhail Kravtsov</t>
   </si>
   <si>
     <t>10.20</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
-    <t>Данила Подковыркин</t>
+    <t>Danila Podkovyrkin</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
     <t>7.36</t>
   </si>
   <si>
-    <t>Владимир Копачев</t>
+    <t>Vladimir Kopachev</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
-    <t>Кирилл Иванов</t>
+    <t>Kirill Ivanov</t>
   </si>
   <si>
     <t>11.32</t>
   </si>
   <si>
     <t>8.25</t>
   </si>
   <si>
-    <t>Сергей Коробкин</t>
+    <t>Egor Cherniakov</t>
+  </si>
+  <si>
+    <t>11.92</t>
+  </si>
+  <si>
+    <t>7.88</t>
+  </si>
+  <si>
+    <t>Sergei Korobkin</t>
   </si>
   <si>
     <t>12.19</t>
   </si>
   <si>
     <t>4.64</t>
   </si>
   <si>
-    <t>Максим Никонов</t>
+    <t>Maksim Nikonov</t>
   </si>
   <si>
     <t>12.30</t>
   </si>
   <si>
     <t>8.78</t>
   </si>
   <si>
-    <t>Дмитрий Вавринюк</t>
+    <t>Dmitriy Vavrinyuk</t>
   </si>
   <si>
     <t>12.41</t>
   </si>
   <si>
     <t>7.62</t>
   </si>
   <si>
-    <t>Егор Черняков</t>
-[...8 lines deleted...]
-    <t>Дарья Ширяева</t>
+    <t>Darʹya Shiryayeva</t>
   </si>
   <si>
     <t>15.90</t>
   </si>
   <si>
     <t>12.90</t>
   </si>
   <si>
-    <t>Максим Обабков</t>
+    <t>Maksim Obabkov</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
     <t>13.96</t>
   </si>
   <si>
-    <t>Наталья Соболева</t>
+    <t>Natalya Soboleva</t>
   </si>
   <si>
     <t>16.55</t>
   </si>
   <si>
     <t>8.59</t>
   </si>
   <si>
-    <t>Лейла Бабаева</t>
+    <t>Leyla Babayeva</t>
   </si>
   <si>
     <t>16.77</t>
   </si>
   <si>
     <t>11.84</t>
   </si>
   <si>
-    <t>Лидия Пяткова</t>
+    <t>Lidiya Pyatkova</t>
   </si>
   <si>
     <t>20.10</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
-    <t>Иван Ершов</t>
+    <t>Ivan Yershov</t>
   </si>
   <si>
     <t>21.52</t>
   </si>
   <si>
     <t>13.38</t>
   </si>
   <si>
-    <t>Арсений Парамонов</t>
+    <t>Arseniy Paramonov</t>
   </si>
   <si>
     <t>22.00</t>
   </si>
   <si>
     <t>11.15</t>
   </si>
   <si>
-    <t>Варвара Штадлер</t>
+    <t>Varvara Shtadler</t>
   </si>
   <si>
     <t>24.73</t>
   </si>
   <si>
     <t>21.48</t>
   </si>
   <si>
-    <t>Божена Чапкович</t>
+    <t>Bozhena Chapkovich</t>
   </si>
   <si>
     <t>25.96</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
-    <t>Фёдор Федотов</t>
+    <t>Fëdor Fedotov</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
-    <t>Анастасия Артемьева</t>
+    <t>Anastasiya Artemʹyeva</t>
   </si>
   <si>
     <t>29.47</t>
   </si>
   <si>
     <t>14.56</t>
   </si>
   <si>
-    <t>Серафима Сорокина</t>
+    <t>Serafima Sorokina</t>
   </si>
   <si>
     <t>30.20</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
-    <t>Анна Гисс</t>
+    <t>Anna Giss</t>
   </si>
   <si>
     <t>33.76</t>
   </si>
   <si>
     <t>22.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1349,51 +1349,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C115" sqref="C115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>