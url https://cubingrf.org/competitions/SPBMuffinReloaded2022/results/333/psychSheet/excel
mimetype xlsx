--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -12,91 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>4.99</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
     <t>5.78</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>7.65</t>
   </si>
   <si>
     <t>6.06</t>
@@ -224,50 +224,59 @@
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>9.26</t>
+  </si>
+  <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>10.26</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>10.27</t>
   </si>
   <si>
     <t>Антон Михайлик</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.08</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
@@ -386,164 +395,155 @@
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>12.90</t>
   </si>
   <si>
     <t>10.85</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>12.96</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.87</t>
   </si>
   <si>
+    <t>Дмитрий Лысаковский</t>
+  </si>
+  <si>
+    <t>13.51</t>
+  </si>
+  <si>
+    <t>11.16</t>
+  </si>
+  <si>
     <t>Лия Кочарян</t>
   </si>
   <si>
     <t>13.61</t>
   </si>
   <si>
     <t>11.88</t>
   </si>
   <si>
     <t>Роман Поникаровский</t>
   </si>
   <si>
     <t>13.63</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>13.80</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
-    <t>Дмитрий Лысаковский</t>
-[...5 lines deleted...]
-    <t>11.34</t>
+    <t>Полина Саврасова</t>
+  </si>
+  <si>
+    <t>14.30</t>
+  </si>
+  <si>
+    <t>11.14</t>
   </si>
   <si>
     <t>Кирилл Гнедов</t>
   </si>
   <si>
     <t>14.31</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>14.32</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>14.63</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>Егор Покасов</t>
   </si>
   <si>
     <t>14.82</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
-[...7 lines deleted...]
-  <si>
     <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>15.24</t>
   </si>
   <si>
     <t>11.83</t>
   </si>
   <si>
     <t>Николай Кравцов</t>
   </si>
   <si>
     <t>15.31</t>
   </si>
   <si>
     <t>12.01</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>15.49</t>
   </si>
   <si>
     <t>11.94</t>
@@ -644,53 +644,50 @@
   <si>
     <t>13.39</t>
   </si>
   <si>
     <t>Павел Красавин</t>
   </si>
   <si>
     <t>17.35</t>
   </si>
   <si>
     <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>17.86</t>
   </si>
   <si>
     <t>16.40</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
-    <t>15.09</t>
-[...1 lines deleted...]
-  <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.23</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Андрей Застолбин</t>
   </si>
   <si>
     <t>18.82</t>
   </si>
   <si>
     <t>16.01</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>19.34</t>
   </si>
   <si>
     <t>Григорий Пачин</t>
@@ -974,99 +971,99 @@
   <si>
     <t>38.38</t>
   </si>
   <si>
     <t>34.95</t>
   </si>
   <si>
     <t>Владимир Копачев</t>
   </si>
   <si>
     <t>38.65</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
     <t>Матвей Лебедев</t>
   </si>
   <si>
     <t>39.73</t>
   </si>
   <si>
     <t>28.47</t>
   </si>
   <si>
+    <t>Егор Черняков</t>
+  </si>
+  <si>
+    <t>41.06</t>
+  </si>
+  <si>
+    <t>35.26</t>
+  </si>
+  <si>
     <t>Дмитрий Вавринюк</t>
   </si>
   <si>
     <t>41.33</t>
   </si>
   <si>
     <t>33.06</t>
   </si>
   <si>
     <t>Максим Обабков</t>
   </si>
   <si>
     <t>41.90</t>
   </si>
   <si>
     <t>Варвара Берлинде</t>
   </si>
   <si>
     <t>42.38</t>
   </si>
   <si>
     <t>25.91</t>
   </si>
   <si>
     <t>Данила Подковыркин</t>
   </si>
   <si>
     <t>42.41</t>
   </si>
   <si>
     <t>30.22</t>
   </si>
   <si>
     <t>Илья Воронин</t>
   </si>
   <si>
     <t>42.54</t>
   </si>
   <si>
     <t>35.25</t>
-  </si>
-[...7 lines deleted...]
-    <t>36.29</t>
   </si>
   <si>
     <t>Арсений Парамонов</t>
   </si>
   <si>
     <t>47.46</t>
   </si>
   <si>
     <t>35.47</t>
   </si>
   <si>
     <t>Дарья Ширяева</t>
   </si>
   <si>
     <t>53.99</t>
   </si>
   <si>
     <t>40.04</t>
   </si>
   <si>
     <t>Лейла Бабаева</t>
   </si>
   <si>
     <t>54.36</t>
   </si>
@@ -1880,79 +1877,79 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
@@ -2045,65 +2042,65 @@
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
@@ -2286,65 +2283,65 @@
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D53" t="s">
-        <v>96</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D54" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>159</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D55" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>162</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>163</v>
@@ -2524,919 +2521,919 @@
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>200</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D69" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>203</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D70" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>205</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D71" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>208</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D72" t="s">
-        <v>210</v>
+        <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>210</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>213</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
+        <v>216</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>218</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>221</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>224</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>227</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>230</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>233</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>236</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>239</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>242</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>245</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>248</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>251</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>254</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>257</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>260</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
+        <v>263</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>266</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>269</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>272</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="D94" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>275</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="D95" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>278</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>281</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>284</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>287</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
+        <v>290</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>293</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="D101" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>296</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>299</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="D103" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>302</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>304</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="D105" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
+        <v>307</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="D106" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>310</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="D107" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>313</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="D108" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>316</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="D109" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>319</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="D110" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>322</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="D111" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>325</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D112" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>327</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="D113" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>330</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="D114" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>333</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="D115" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
+        <v>336</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="D116" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>339</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="D117" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>342</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
+        <v>345</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="D119" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>348</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="D120" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>351</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="D121" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>354</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="D122" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>357</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="D123" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>360</v>
+      </c>
+      <c r="C124" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="D124" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>363</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="D125" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>366</v>
+      </c>
+      <c r="C126" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="D126" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>369</v>
+      </c>
+      <c r="C127" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="D127" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>372</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="D128" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>375</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="D129" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>378</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="D130" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>381</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="D131" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
+        <v>384</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="D132" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>