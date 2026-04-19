--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
-    <t>25.98</t>
+    <t>24.27</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>58.24</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>