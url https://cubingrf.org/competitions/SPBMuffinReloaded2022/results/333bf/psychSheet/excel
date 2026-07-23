--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,189 +17,189 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Андрей Копосов</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>32.44</t>
   </si>
   <si>
     <t>26.05</t>
   </si>
   <si>
-    <t>Николай Массон</t>
+    <t>Nikolai Masson</t>
   </si>
   <si>
     <t>58.24</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:05.61</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>1:54.65</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>3:20.75</t>
   </si>
   <si>
     <t>2:13.30</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>2:24.59</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
-    <t>Сергей Коробкин</t>
+    <t>Sergei Korobkin</t>
   </si>
   <si>
     <t>5:14.10</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>6:47.47</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>11:13.00</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>