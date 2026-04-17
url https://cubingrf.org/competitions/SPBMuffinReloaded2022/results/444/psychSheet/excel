--- v0 (2026-03-03)
+++ v1 (2026-04-17)
@@ -17,576 +17,576 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...2 lines deleted...]
-    <t>26.51</t>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>24.50</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Дмитрий Добряков</t>
+    <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
+    <t>Daniil Tambovtsev</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Михаил Калашников</t>
+    <t>Mikhail Kalashnikov</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ян Горев</t>
+    <t>Ian Gorev</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
+    <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>39.47</t>
   </si>
   <si>
     <t>36.28</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...11 lines deleted...]
-    <t>43.91</t>
+    <t>Mikhail Ignatʹyev</t>
+  </si>
+  <si>
+    <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Владимир Семидьянов</t>
+    <t>Vladimir Semidyanov</t>
   </si>
   <si>
     <t>45.37</t>
   </si>
   <si>
     <t>38.28</t>
   </si>
   <si>
-    <t>Дмитрий Суслов</t>
+    <t>Dmitriy Suslov</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>46.43</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>47.14</t>
   </si>
   <si>
     <t>39.73</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>48.90</t>
   </si>
   <si>
     <t>41.27</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
-    <t>Глеб Батенин</t>
+    <t>Gleb Batenin</t>
   </si>
   <si>
     <t>53.24</t>
   </si>
   <si>
     <t>47.64</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>54.40</t>
   </si>
   <si>
     <t>48.45</t>
   </si>
   <si>
-    <t>Роман Поникаровский</t>
+    <t>Roman Ponikarovskiy</t>
   </si>
   <si>
     <t>55.95</t>
   </si>
   <si>
     <t>54.61</t>
   </si>
   <si>
-    <t>Дарья Пойда</t>
+    <t>Darʹya Poyda</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Георгий Аветиков</t>
+    <t>Georgii Avetikov</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
     <t>54.37</t>
   </si>
   <si>
-    <t>Егор Герасименко</t>
+    <t>Yegor Gerasimenko</t>
   </si>
   <si>
     <t>1:03.98</t>
   </si>
   <si>
     <t>53.69</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Марк Измайлов</t>
+    <t>Mark Izmaylov</t>
   </si>
   <si>
     <t>1:08.37</t>
   </si>
   <si>
     <t>56.32</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Илья Посевкин</t>
+    <t>Ilya Posevkin</t>
   </si>
   <si>
     <t>1:12.10</t>
   </si>
   <si>
     <t>57.14</t>
   </si>
   <si>
-    <t>Григорий Фрейдин</t>
+    <t>Grigoriy Freydin</t>
   </si>
   <si>
     <t>1:21.08</t>
   </si>
   <si>
     <t>1:12.09</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
-    <t>Семен Крутецкий</t>
+    <t>Semyon Krutetskiy</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
-    <t>Семён Рудик</t>
+    <t>Semën Rudik</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:13.26</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:23.36</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>1:20.49</t>
   </si>
   <si>
-    <t>Андрей Крылов</t>
+    <t>Andrey Krylov</t>
   </si>
   <si>
     <t>1:42.82</t>
   </si>
   <si>
     <t>1:17.33</t>
   </si>
   <si>
-    <t>Наталья Соболева</t>
+    <t>Natalya Soboleva</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
-    <t>Андрей Соколов</t>
+    <t>Andrey Sokolov</t>
   </si>
   <si>
     <t>2:11.42</t>
   </si>
   <si>
     <t>1:55.97</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>2:15.33</t>
   </si>
   <si>
     <t>1:28.14</t>
   </si>
   <si>
-    <t>Савелий Истомин</t>
+    <t>Saveliy Istomin</t>
   </si>
   <si>
     <t>1:52.73</t>
   </si>
   <si>
-    <t>Ярослав Бахтурин</t>
+    <t>Iaroslav Bakhturin</t>
   </si>
   <si>
     <t>1:59.42</t>
   </si>
   <si>
-    <t>Александр Никулин</t>
+    <t>Aleksandr Nikulin</t>
   </si>
   <si>
     <t>2:00.44</t>
   </si>
   <si>
-    <t>Сергей Коробкин</t>
+    <t>Sergei Korobkin</t>
   </si>
   <si>
     <t>2:03.81</t>
   </si>
   <si>
-    <t>Полина Коробкина</t>
+    <t>Polina Korobkina</t>
   </si>
   <si>
     <t>2:11.48</t>
   </si>
   <si>
-    <t>Анастасия Артемьева</t>
-[...11 lines deleted...]
-    <t>Филипп Чумаков</t>
+    <t>Anastasiya Artemʹyeva</t>
+  </si>
+  <si>
+    <t>Ivan Gorelov</t>
+  </si>
+  <si>
+    <t>Ilʹya Dorogavtsev</t>
+  </si>
+  <si>
+    <t>Maksim Obabkov</t>
+  </si>
+  <si>
+    <t>Filipp Chumakov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>