--- v1 (2026-04-17)
+++ v2 (2026-06-02)
@@ -17,576 +17,576 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
-[...2 lines deleted...]
-    <t>Dmitry Gundin</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
-[...2 lines deleted...]
-    <t>Dmitry Nagirnyak</t>
+    <t>22.49</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Dmitry Dobrjakov</t>
+    <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
+    <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
+    <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Mikhail Kalashnikov</t>
+    <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Ian Gorev</t>
+    <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Artur Chechekhin</t>
+    <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>39.47</t>
   </si>
   <si>
     <t>36.28</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Vladimir Semidyanov</t>
+    <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>45.37</t>
   </si>
   <si>
     <t>38.28</t>
   </si>
   <si>
-    <t>Dmitriy Suslov</t>
+    <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>46.43</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Andrey Koposov</t>
+    <t>Андрей Копосов</t>
   </si>
   <si>
     <t>47.14</t>
   </si>
   <si>
     <t>39.73</t>
   </si>
   <si>
-    <t>Ivan Kovalev</t>
+    <t>Иван Ковалев</t>
   </si>
   <si>
     <t>48.90</t>
   </si>
   <si>
     <t>41.27</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Leonid Tarasenko</t>
+    <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
-    <t>Gleb Batenin</t>
+    <t>Глеб Батенин</t>
   </si>
   <si>
     <t>53.24</t>
   </si>
   <si>
     <t>47.64</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
-[...8 lines deleted...]
-    <t>Roman Ponikarovskiy</t>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
+  </si>
+  <si>
+    <t>Роман Поникаровский</t>
   </si>
   <si>
     <t>55.95</t>
   </si>
   <si>
     <t>54.61</t>
   </si>
   <si>
-    <t>Darʹya Poyda</t>
+    <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
-    <t>Georgii Avetikov</t>
+    <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
-    <t>Anastasia Gubanova</t>
+    <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:03.92</t>
   </si>
   <si>
     <t>54.37</t>
   </si>
   <si>
-    <t>Yegor Gerasimenko</t>
+    <t>Егор Герасименко</t>
   </si>
   <si>
     <t>1:03.98</t>
   </si>
   <si>
     <t>53.69</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
-    <t>Mark Izmaylov</t>
+    <t>Марк Измайлов</t>
   </si>
   <si>
     <t>1:08.37</t>
   </si>
   <si>
     <t>56.32</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Ilya Posevkin</t>
+    <t>Илья Посевкин</t>
   </si>
   <si>
     <t>1:12.10</t>
   </si>
   <si>
     <t>57.14</t>
   </si>
   <si>
-    <t>Grigoriy Freydin</t>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>1:16.11</t>
+  </si>
+  <si>
+    <t>1:00.77</t>
+  </si>
+  <si>
+    <t>Григорий Фрейдин</t>
   </si>
   <si>
     <t>1:21.08</t>
   </si>
   <si>
     <t>1:12.09</t>
   </si>
   <si>
-    <t>Nikita Kuznetsov</t>
+    <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
-    <t>Aleksandr Bolʹshakov</t>
+    <t>Александр Большаков</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
-    <t>Semyon Krutetskiy</t>
+    <t>Семен Крутецкий</t>
   </si>
   <si>
     <t>1:23.13</t>
   </si>
   <si>
     <t>1:08.64</t>
   </si>
   <si>
-    <t>Semën Rudik</t>
-[...8 lines deleted...]
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
-[...2 lines deleted...]
-    <t>Maksim Kalinin</t>
+    <t>1:20.35</t>
+  </si>
+  <si>
+    <t>Максим Калинин</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>1:20.49</t>
   </si>
   <si>
-    <t>Andrey Krylov</t>
+    <t>Андрей Крылов</t>
   </si>
   <si>
     <t>1:42.82</t>
   </si>
   <si>
     <t>1:17.33</t>
   </si>
   <si>
-    <t>Natalya Soboleva</t>
+    <t>Наталья Соболева</t>
   </si>
   <si>
     <t>2:10.28</t>
   </si>
   <si>
     <t>1:43.00</t>
   </si>
   <si>
-    <t>Andrey Sokolov</t>
+    <t>Андрей Соколов</t>
   </si>
   <si>
     <t>2:11.42</t>
   </si>
   <si>
     <t>1:55.97</t>
   </si>
   <si>
-    <t>Semen Avdeyev</t>
+    <t>Семен Авдеев</t>
   </si>
   <si>
     <t>2:15.33</t>
   </si>
   <si>
     <t>1:28.14</t>
   </si>
   <si>
-    <t>Saveliy Istomin</t>
+    <t>Савелий Истомин</t>
   </si>
   <si>
     <t>1:52.73</t>
   </si>
   <si>
-    <t>Iaroslav Bakhturin</t>
+    <t>Ярослав Бахтурин</t>
   </si>
   <si>
     <t>1:59.42</t>
   </si>
   <si>
-    <t>Aleksandr Nikulin</t>
+    <t>Александр Никулин</t>
   </si>
   <si>
     <t>2:00.44</t>
   </si>
   <si>
-    <t>Sergei Korobkin</t>
+    <t>Сергей Коробкин</t>
   </si>
   <si>
     <t>2:03.81</t>
   </si>
   <si>
-    <t>Polina Korobkina</t>
+    <t>Полина Коробкина</t>
   </si>
   <si>
     <t>2:11.48</t>
   </si>
   <si>
-    <t>Anastasiya Artemʹyeva</t>
-[...11 lines deleted...]
-    <t>Filipp Chumakov</t>
+    <t>Анастасия Артемьева</t>
+  </si>
+  <si>
+    <t>Иван Горелов</t>
+  </si>
+  <si>
+    <t>Илья Дорогавцев</t>
+  </si>
+  <si>
+    <t>Максим Обабков</t>
+  </si>
+  <si>
+    <t>Филипп Чумаков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>