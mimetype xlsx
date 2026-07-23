--- v2 (2026-06-02)
+++ v3 (2026-07-23)
@@ -107,153 +107,153 @@
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
   <si>
     <t>31.80</t>
   </si>
   <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>36.85</t>
+  </si>
+  <si>
+    <t>31.79</t>
+  </si>
+  <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>37.23</t>
+  </si>
+  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>45.37</t>
   </si>
   <si>
     <t>38.28</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>45.88</t>
   </si>
   <si>
     <t>43.87</t>
-  </si>
-[...7 lines deleted...]
-    <t>37.23</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>47.14</t>
   </si>
   <si>
     <t>39.73</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>48.90</t>
   </si>