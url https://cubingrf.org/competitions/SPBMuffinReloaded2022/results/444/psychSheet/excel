--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -77,51 +77,51 @@
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
+    <t>28.99</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>34.59</t>
   </si>
   <si>
     <t>29.54</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>36.27</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>38.88</t>
   </si>
   <si>
     <t>34.65</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
@@ -257,93 +257,93 @@
   <si>
     <t>48.90</t>
   </si>
   <si>
     <t>41.27</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>53.24</t>
   </si>
   <si>
     <t>47.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>48.28</t>
   </si>
   <si>
     <t>Роман Поникаровский</t>
   </si>
   <si>
     <t>55.95</t>
   </si>
   <si>
     <t>54.61</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>47.69</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>