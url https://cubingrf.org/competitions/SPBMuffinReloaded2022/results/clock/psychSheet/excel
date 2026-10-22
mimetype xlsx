--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -170,51 +170,51 @@
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>8.55</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>10.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>11.20</t>
   </si>
   <si>
-    <t>9.48</t>
+    <t>7.20</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>11.34</t>
   </si>
   <si>
     <t>10.68</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>11.63</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
     <t>Глеб Батенин</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
@@ -251,51 +251,51 @@
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>14.85</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>14.91</t>
   </si>
   <si>
-    <t>12.05</t>
+    <t>11.39</t>
   </si>
   <si>
     <t>Георгий Аветиков</t>
   </si>
   <si>
     <t>15.27</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>Николай Кравцов</t>
   </si>
   <si>
     <t>15.35</t>
   </si>
   <si>
     <t>12.65</t>
   </si>
   <si>
     <t>Дарья Пойда</t>
   </si>
   <si>
     <t>15.75</t>
   </si>
@@ -344,75 +344,75 @@
   <si>
     <t>17.60</t>
   </si>
   <si>
     <t>14.87</t>
   </si>
   <si>
     <t>Егор Герасименко</t>
   </si>
   <si>
     <t>17.84</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>18.20</t>
   </si>
   <si>
     <t>13.52</t>
   </si>
   <si>
+    <t>Семён Рудик</t>
+  </si>
+  <si>
+    <t>18.23</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>20.43</t>
   </si>
   <si>
     <t>18.26</t>
   </si>
   <si>
     <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>20.57</t>
   </si>
   <si>
     <t>12.66</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.08</t>
   </si>
   <si>
     <t>Андрей Крылов</t>
   </si>
   <si>
     <t>25.02</t>
   </si>
   <si>
     <t>17.75</t>
   </si>
   <si>
     <t>Даниил Попов</t>
   </si>
   <si>
     <t>25.17</t>
   </si>
   <si>
     <t>20.51</t>
   </si>
   <si>
     <t>Максим Калинин</t>
   </si>
   <si>
     <t>25.46</t>
   </si>