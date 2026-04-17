--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -47,108 +47,108 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>42.37</t>
+    <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:05.90</t>
   </si>
   <si>
     <t>56.62</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>1:06.55</t>
+  </si>
+  <si>
+    <t>58.02</t>
+  </si>
+  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>1:01.77</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>