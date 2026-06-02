--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -17,303 +17,303 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
-[...17 lines deleted...]
-    <t>Леонид Тарасенко</t>
+    <t>Daniil Tambovtsev</t>
+  </si>
+  <si>
+    <t>1:00.85</t>
+  </si>
+  <si>
+    <t>54.21</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>1:05.05</t>
+  </si>
+  <si>
+    <t>57.94</t>
+  </si>
+  <si>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Артур Чечёхин</t>
+    <t>Artur Chechekhin</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>
   <si>
     <t>1:19.29</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>1:41.54</t>
   </si>
   <si>
     <t>1:03.49</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>1:50.01</t>
   </si>
   <si>
     <t>1:39.46</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:52.22</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>
   <si>
     <t>1:36.34</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
-    <t>Дмитрий Суслов</t>
+    <t>Dmitriy Suslov</t>
   </si>
   <si>
     <t>2:30.42</t>
   </si>
   <si>
     <t>2:04.52</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
-    <t>Роман Поникаровский</t>
+    <t>Roman Ponikarovskiy</t>
   </si>
   <si>
     <t>2:08.28</t>
   </si>
   <si>
-    <t>Андрей Крылов</t>
+    <t>Andrey Krylov</t>
   </si>
   <si>
     <t>2:24.24</t>
   </si>
   <si>
-    <t>Полина Коробкина</t>
+    <t>Polina Korobkina</t>
   </si>
   <si>
     <t>2:26.42</t>
   </si>
   <si>
-    <t>Филипп Чумаков</t>
+    <t>Filipp Chumakov</t>
   </si>
   <si>
     <t>2:28.47</t>
   </si>
   <si>
-    <t>Илья Посевкин</t>
+    <t>Ilya Posevkin</t>
   </si>
   <si>
     <t>3:46.89</t>
   </si>
   <si>
-    <t>Анастасия Артемьева</t>
-[...23 lines deleted...]
-    <t>Сергей Коробкин</t>
+    <t>Anastasiya Artemʹyeva</t>
+  </si>
+  <si>
+    <t>Andrey Sokolov</t>
+  </si>
+  <si>
+    <t>Arseniy Paramonov</t>
+  </si>
+  <si>
+    <t>Darʹya Shiryayeva</t>
+  </si>
+  <si>
+    <t>Ivan Gorelov</t>
+  </si>
+  <si>
+    <t>Marat Bagdayev</t>
+  </si>
+  <si>
+    <t>Mikhail Nikolayev</t>
+  </si>
+  <si>
+    <t>Nikita Kuznetsov</t>
+  </si>
+  <si>
+    <t>Sergei Korobkin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,51 +636,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>