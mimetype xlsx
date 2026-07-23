--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -17,303 +17,303 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Leonid Tarasenko</t>
+    <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Artur Chechekhin</t>
+    <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>1:28.39</t>
   </si>
   <si>
     <t>1:19.29</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:35.65</t>
   </si>
   <si>
     <t>1:30.19</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
+    <t>Павел Галактионов</t>
   </si>
   <si>
     <t>1:41.54</t>
   </si>
   <si>
     <t>1:03.49</t>
   </si>
   <si>
-    <t>Ivan Kovalev</t>
+    <t>Иван Ковалев</t>
   </si>
   <si>
     <t>1:50.01</t>
   </si>
   <si>
     <t>1:39.46</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:57.59</t>
   </si>
   <si>
     <t>1:52.22</t>
   </si>
   <si>
-    <t>Anastasia Gubanova</t>
+    <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>
   <si>
     <t>1:36.34</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>2:02.52</t>
   </si>
   <si>
     <t>1:53.40</t>
   </si>
   <si>
-    <t>Dmitriy Suslov</t>
+    <t>Дмитрий Суслов</t>
   </si>
   <si>
     <t>2:30.42</t>
   </si>
   <si>
     <t>2:04.52</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
-    <t>Roman Ponikarovskiy</t>
+    <t>Роман Поникаровский</t>
   </si>
   <si>
     <t>2:08.28</t>
   </si>
   <si>
-    <t>Andrey Krylov</t>
+    <t>Андрей Крылов</t>
   </si>
   <si>
     <t>2:24.24</t>
   </si>
   <si>
-    <t>Polina Korobkina</t>
+    <t>Полина Коробкина</t>
   </si>
   <si>
     <t>2:26.42</t>
   </si>
   <si>
-    <t>Filipp Chumakov</t>
+    <t>Филипп Чумаков</t>
   </si>
   <si>
     <t>2:28.47</t>
   </si>
   <si>
-    <t>Ilya Posevkin</t>
+    <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:46.89</t>
   </si>
   <si>
-    <t>Anastasiya Artemʹyeva</t>
-[...23 lines deleted...]
-    <t>Sergei Korobkin</t>
+    <t>Анастасия Артемьева</t>
+  </si>
+  <si>
+    <t>Андрей Соколов</t>
+  </si>
+  <si>
+    <t>Арсений Парамонов</t>
+  </si>
+  <si>
+    <t>Дарья Ширяева</t>
+  </si>
+  <si>
+    <t>Иван Горелов</t>
+  </si>
+  <si>
+    <t>Марат Багдаев</t>
+  </si>
+  <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>Никита Кузнецов</t>
+  </si>
+  <si>
+    <t>Сергей Коробкин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,51 +636,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>