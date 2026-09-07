--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -77,51 +77,51 @@
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>56.73</t>
   </si>
   <si>
     <t>47.58</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>