--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -107,77 +107,77 @@
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Александр Шипулин</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>3.59</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>4.61</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>2.41</t>
+  </si>
+  <si>
     <t>Михаил Калашников</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Антон Михайлик</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>2.96</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>5.19</t>
   </si>
   <si>
     <t>2.94</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.30</t>
@@ -293,50 +293,59 @@
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>7.12</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Григорий Пачин</t>
   </si>
   <si>
     <t>7.29</t>
   </si>
   <si>
     <t>4.70</t>
   </si>
   <si>
+    <t>Полина Саврасова</t>
+  </si>
+  <si>
+    <t>7.30</t>
+  </si>
+  <si>
+    <t>5.38</t>
+  </si>
+  <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
     <t>Григорий Герасименко</t>
   </si>
   <si>
     <t>8.14</t>
   </si>
   <si>
     <t>5.53</t>
@@ -434,69 +443,60 @@
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>Иван Ковалев</t>
   </si>
   <si>
     <t>9.46</t>
   </si>
   <si>
     <t>3.79</t>
   </si>
   <si>
     <t>Семён Рудик</t>
   </si>
   <si>
     <t>4.84</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>9.54</t>
   </si>
   <si>
-    <t>5.97</t>
+    <t>4.17</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>6.03</t>
-[...8 lines deleted...]
-    <t>7.18</t>
+    <t>6.02</t>
   </si>
   <si>
     <t>Марк Измайлов</t>
   </si>
   <si>
     <t>9.83</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>10.30</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>10.37</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>Савелий Истомин</t>
   </si>
   <si>
     <t>18.69</t>
   </si>
   <si>
     <t>12.88</t>
   </si>
   <si>
     <t>Анна Гисс</t>
   </si>
   <si>
     <t>19.03</t>
   </si>
   <si>
     <t>15.76</t>
   </si>
   <si>
     <t>Егор Черняков</t>
   </si>
   <si>
     <t>19.23</t>
   </si>
   <si>
-    <t>15.64</t>
+    <t>15.17</t>
   </si>
   <si>
     <t>Ержан Джаумутбаев</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>10.61</t>
   </si>
   <si>
     <t>Матвей Лебедев</t>
   </si>
   <si>
     <t>20.43</t>
   </si>
   <si>
     <t>15.11</t>
   </si>
   <si>
     <t>Иван Ершов</t>
   </si>
   <si>
     <t>20.55</t>
   </si>
@@ -1600,51 +1600,51 @@
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
@@ -1810,65 +1810,65 @@
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D39" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>123</v>
@@ -1880,104 +1880,104 @@
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>141</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D50" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>144</v>
@@ -2104,51 +2104,51 @@
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D61" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>175</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D62" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>178</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>179</v>