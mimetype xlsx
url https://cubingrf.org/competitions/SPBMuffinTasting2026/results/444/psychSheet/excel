--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -12,98 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
+    <t>28.99</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>33.53</t>
   </si>
   <si>
     <t>29.34</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>34.16</t>
   </si>
   <si>
     <t>30.45</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>31.53</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Арсений Кузовлев</t>
   </si>
   <si>
     <t>40.41</t>
   </si>
   <si>
     <t>36.60</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>40.74</t>
   </si>
@@ -203,273 +203,276 @@
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>44.38</t>
+    <t>42.23</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>53.57</t>
   </si>
   <si>
-    <t>48.99</t>
+    <t>47.03</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>54.41</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
     <t>Руслан Иманалиев</t>
   </si>
   <si>
     <t>55.51</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
-    <t>1:03.40</t>
-[...2 lines deleted...]
-    <t>58.00</t>
+    <t>1:02.96</t>
+  </si>
+  <si>
+    <t>54.86</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>1:00.91</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
+    <t>Роман Фотиев</t>
+  </si>
+  <si>
+    <t>1:15.08</t>
+  </si>
+  <si>
+    <t>1:11.09</t>
+  </si>
+  <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>1:15.55</t>
+  </si>
+  <si>
+    <t>1:09.60</t>
+  </si>
+  <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>1:17.13</t>
   </si>
   <si>
     <t>1:05.03</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
-[...5 lines deleted...]
-    <t>1:13.07</t>
+    <t>Фёдор Улитовский</t>
+  </si>
+  <si>
+    <t>1:19.28</t>
+  </si>
+  <si>
+    <t>1:09.13</t>
   </si>
   <si>
     <t>Никита Кузнецов</t>
   </si>
   <si>
     <t>1:21.72</t>
   </si>
   <si>
     <t>1:09.65</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Фёдор Улитовский</t>
-[...16 lines deleted...]
-  <si>
     <t>Тимофей Ольков</t>
   </si>
   <si>
     <t>1:55.92</t>
   </si>
   <si>
-    <t>1:30.27</t>
+    <t>1:28.76</t>
   </si>
   <si>
     <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>1:20.75</t>
   </si>
   <si>
     <t>Георгий Семенов</t>
   </si>
   <si>
     <t>1:33.04</t>
   </si>
   <si>
+    <t>Амир Бадртдинов</t>
+  </si>
+  <si>
+    <t>1:33.51</t>
+  </si>
+  <si>
     <t>Максим Комаров</t>
   </si>
   <si>
     <t>1:34.73</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>1:40.91</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
+    <t>Татьяна Максимова</t>
+  </si>
+  <si>
+    <t>1:48.37</t>
+  </si>
+  <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>1:48.38</t>
   </si>
   <si>
     <t>Дмитрий Магазов</t>
   </si>
   <si>
     <t>1:50.21</t>
   </si>
   <si>
     <t>Тимур Сафаров</t>
   </si>
   <si>
     <t>1:53.88</t>
   </si>
   <si>
-    <t>Татьяна Максимова</t>
-[...4 lines deleted...]
-  <si>
     <t>Станислав Грибанов</t>
   </si>
   <si>
     <t>2:09.17</t>
   </si>
   <si>
     <t>Павел Науменко</t>
   </si>
   <si>
     <t>2:15.91</t>
   </si>
   <si>
     <t>Георгий Волох</t>
   </si>
   <si>
     <t>2:22.78</t>
   </si>
   <si>
     <t>Александр Савченко</t>
   </si>
   <si>
     <t>2:32.13</t>
   </si>
   <si>
     <t>Станислав Симонов</t>
   </si>
   <si>
     <t>2:50.46</t>
   </si>
   <si>
     <t>Александр Кряжев</t>
   </si>
   <si>
     <t>2:50.55</t>
   </si>
   <si>
     <t>Александр Заруцкий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Амир Бадртдинов</t>
   </si>
   <si>
     <t>Артем Симон</t>
   </si>
   <si>
     <t>Глеб  Журавлев</t>
   </si>
   <si>
     <t>Данил Кириленко</t>
   </si>
   <si>
     <t>Матвей Горюнов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1480,82 +1483,88 @@
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:4">
+      <c r="A51">
+        <v>50</v>
+      </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1"/>
+      <c r="D51" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="B52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C52" s="1"/>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C53" s="1"/>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1"/>
     </row>
     <row r="56" spans="1:4">
       <c r="B56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C56" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>