--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -12,359 +12,362 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...11 lines deleted...]
-    <t>50.67</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
-    <t>Олег Аккерман</t>
+    <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>59.31</t>
   </si>
   <si>
     <t>55.42</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Михаил Николаев</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>59.85</t>
+  </si>
+  <si>
+    <t>56.73</t>
+  </si>
+  <si>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Aleksandr Kropotov</t>
+  </si>
+  <si>
+    <t>1:08.35</t>
+  </si>
+  <si>
+    <t>1:02.22</t>
+  </si>
+  <si>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...8 lines deleted...]
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
-    <t>Арсений Кузовлев</t>
+    <t>Arseniy Kuzovlev</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
     <t>1:07.09</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...2 lines deleted...]
-    <t>1:25.32</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>1:20.87</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Ольга Ясакова</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>1:23.53</t>
+  </si>
+  <si>
+    <t>1:18.84</t>
+  </si>
+  <si>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
+    <t>Makar Tihonov</t>
   </si>
   <si>
     <t>1:30.67</t>
   </si>
   <si>
     <t>1:13.89</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
-    <t>Никита Майоров</t>
+    <t>Nikita Mayorov</t>
   </si>
   <si>
     <t>1:48.14</t>
   </si>
   <si>
     <t>1:30.54</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
-[...8 lines deleted...]
-    <t>Матвей Тянутов</t>
+    <t>Aleksandr Hrenov</t>
+  </si>
+  <si>
+    <t>1:48.42</t>
+  </si>
+  <si>
+    <t>1:42.73</t>
+  </si>
+  <si>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
-    <t>Николай Одегов</t>
+    <t>Mikhail Dreval</t>
+  </si>
+  <si>
+    <t>1:58.88</t>
+  </si>
+  <si>
+    <t>1:53.97</t>
+  </si>
+  <si>
+    <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>2:13.45</t>
   </si>
   <si>
     <t>2:02.20</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...8 lines deleted...]
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
-    <t>Дмитрий Лукашонок</t>
+    <t>Dmitriy Lukashonok</t>
   </si>
   <si>
     <t>2:25.13</t>
   </si>
   <si>
     <t>1:59.27</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
     <t>2:27.28</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>2:38.24</t>
   </si>
   <si>
     <t>2:23.28</t>
   </si>
   <si>
-    <t>Анастасия Вергунова</t>
+    <t>Anastasiya Vergunova</t>
   </si>
   <si>
     <t>4:00.99</t>
   </si>
   <si>
     <t>3:27.59</t>
   </si>
   <si>
-    <t>Полина Саврасова</t>
+    <t>Polina Savrasova</t>
   </si>
   <si>
     <t>2:20.12</t>
   </si>
   <si>
-    <t>Никита Кузнецов</t>
+    <t>Vladimir Serebrennikov</t>
+  </si>
+  <si>
+    <t>2:27.61</t>
+  </si>
+  <si>
+    <t>Nikita Kuznetsov</t>
   </si>
   <si>
     <t>2:34.18</t>
   </si>
   <si>
-    <t>Иван Сергеев</t>
+    <t>Ivan Sergeev</t>
   </si>
   <si>
     <t>2:35.03</t>
   </si>
   <si>
-    <t>Тимур Сафаров</t>
+    <t>Timur Safarov</t>
   </si>
   <si>
     <t>2:36.44</t>
   </si>
   <si>
-    <t>Владимир Серебренников</t>
-[...8 lines deleted...]
-    <t>2:58.86</t>
+    <t>Bogdan Bekzhanov</t>
+  </si>
+  <si>
+    <t>2:54.81</t>
+  </si>
+  <si>
+    <t>Timofey Olkov</t>
+  </si>
+  <si>
+    <t>3:37.65</t>
   </si>
   <si>
     <t>Данил Кириленко</t>
   </si>
   <si>
-    <t>Дмитрий Магазов</t>
-[...11 lines deleted...]
-    <t>Тимофей Ольков</t>
+    <t>Dmitry Magazov</t>
+  </si>
+  <si>
+    <t>Matvei Goryunov</t>
+  </si>
+  <si>
+    <t>Pavel Naumenko</t>
+  </si>
+  <si>
+    <t>Roman Fotiev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -687,51 +690,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1157,82 +1160,88 @@
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:4">
+      <c r="A35">
+        <v>34</v>
+      </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1"/>
+      <c r="D35" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="B37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C37" s="1"/>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C38" s="1"/>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C40" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>