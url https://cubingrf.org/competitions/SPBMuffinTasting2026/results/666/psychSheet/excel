--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -38,54 +38,54 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:45.68</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
@@ -131,132 +131,132 @@
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>2:40.48</t>
   </si>
   <si>
     <t>2:32.71</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>3:01.32</t>
   </si>
   <si>
     <t>2:46.83</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
     <t>3:03.04</t>
   </si>
   <si>
     <t>2:44.64</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>3:49.85</t>
   </si>
   <si>
     <t>3:32.25</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>4:46.73</t>
+  </si>
+  <si>
+    <t>4:44.94</t>
+  </si>
+  <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4:46.91</t>
   </si>
   <si>
     <t>4:25.95</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>
   <si>
     <t>5:04.25</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>5:39.58</t>
   </si>
   <si>
     <t>5:30.13</t>
   </si>
   <si>
     <t>Анастасия Вергунова</t>
   </si>
   <si>
     <t>7:07.41</t>
   </si>
   <si>
     <t>5:55.83</t>
-  </si>
-[...7 lines deleted...]
-    <t>6:54.06</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3:24.36</t>
   </si>
   <si>
     <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>5:03.40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>