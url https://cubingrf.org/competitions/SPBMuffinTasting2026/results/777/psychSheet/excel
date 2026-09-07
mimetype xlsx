--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -29,189 +29,189 @@
     <sheet name="777" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Slavomil Voloskov</t>
   </si>
   <si>
-    <t>2:19.85</t>
+    <t>2:18.95</t>
   </si>
   <si>
     <t>2:12.63</t>
   </si>
   <si>
     <t>Oleg Akkerman</t>
   </si>
   <si>
-    <t>2:32.95</t>
-[...2 lines deleted...]
-    <t>2:24.40</t>
+    <t>2:27.12</t>
+  </si>
+  <si>
+    <t>2:15.49</t>
   </si>
   <si>
     <t>Georgii Isanov</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>2:45.00</t>
+  </si>
+  <si>
+    <t>2:34.91</t>
+  </si>
+  <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
-[...7 lines deleted...]
-  <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
-    <t>3:01.41</t>
+    <t>2:58.76</t>
   </si>
   <si>
     <t>2:54.04</t>
   </si>
   <si>
     <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>3:09.38</t>
   </si>
   <si>
     <t>3:03.21</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
-    <t>3:12.75</t>
+    <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>3:40.18</t>
   </si>
   <si>
     <t>3:26.88</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>4:05.34</t>
   </si>
   <si>
     <t>3:59.72</t>
   </si>
   <si>
     <t>Lev Yakimenko</t>
   </si>
   <si>
-    <t>4:39.72</t>
-[...2 lines deleted...]
-    <t>4:20.02</t>
+    <t>4:23.98</t>
+  </si>
+  <si>
+    <t>4:13.86</t>
   </si>
   <si>
     <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
-    <t>4:53.83</t>
+    <t>4:49.67</t>
   </si>
   <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>5:38.83</t>
   </si>
   <si>
     <t>5:16.55</t>
   </si>
   <si>
     <t>Makar Tihonov</t>
   </si>
   <si>
     <t>6:23.15</t>
   </si>
   <si>
-    <t>5:57.73</t>
+    <t>5:41.30</t>
   </si>
   <si>
     <t>Arseniy Kuzovlev</t>
   </si>
   <si>
     <t>6:27.80</t>
   </si>
   <si>
     <t>6:12.29</t>
   </si>
   <si>
     <t>Vladimir Serebrennikov</t>
   </si>
   <si>
     <t>7:42.15</t>
   </si>
   <si>
     <t>7:24.14</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>8:12.50</t>
   </si>
@@ -233,51 +233,51 @@
   <si>
     <t>8:53.47</t>
   </si>
   <si>
     <t>7:56.63</t>
   </si>
   <si>
     <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>9:18.44</t>
   </si>
   <si>
     <t>8:21.29</t>
   </si>
   <si>
     <t>Aleksandr Hrenov</t>
   </si>
   <si>
     <t>7:56.06</t>
   </si>
   <si>
     <t>Nikita Kuznetsov</t>
   </si>
   <si>
-    <t>9:38.59</t>
+    <t>9:28.39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>