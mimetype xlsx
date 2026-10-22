--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -74,54 +74,54 @@
   <si>
     <t>2:25.43</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>2:45.00</t>
   </si>
   <si>
     <t>2:34.91</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
-    <t>2:58.76</t>
-[...2 lines deleted...]
-    <t>2:54.04</t>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>3:09.38</t>
   </si>
   <si>
     <t>3:03.21</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
@@ -137,99 +137,99 @@
   <si>
     <t>3:26.88</t>
   </si>
   <si>
     <t>Olga Yasakova</t>
   </si>
   <si>
     <t>4:02.70</t>
   </si>
   <si>
     <t>3:53.57</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>4:05.34</t>
   </si>
   <si>
     <t>3:59.72</t>
   </si>
   <si>
     <t>Lev Yakimenko</t>
   </si>
   <si>
-    <t>4:23.98</t>
-[...2 lines deleted...]
-    <t>4:13.86</t>
+    <t>4:14.30</t>
+  </si>
+  <si>
+    <t>4:07.70</t>
   </si>
   <si>
     <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>5:11.55</t>
   </si>
   <si>
     <t>4:49.67</t>
   </si>
   <si>
     <t>Vladimir Filin</t>
   </si>
   <si>
     <t>5:38.83</t>
   </si>
   <si>
     <t>5:16.55</t>
   </si>
   <si>
     <t>Makar Tihonov</t>
   </si>
   <si>
     <t>6:23.15</t>
   </si>
   <si>
     <t>5:41.30</t>
   </si>
   <si>
     <t>Arseniy Kuzovlev</t>
   </si>
   <si>
     <t>6:27.80</t>
   </si>
   <si>
     <t>6:12.29</t>
   </si>
   <si>
     <t>Vladimir Serebrennikov</t>
   </si>
   <si>
     <t>7:42.15</t>
   </si>
   <si>
-    <t>7:24.14</t>
+    <t>7:03.68</t>
   </si>
   <si>
     <t>Nikolay Odegov</t>
   </si>
   <si>
     <t>8:12.50</t>
   </si>
   <si>
     <t>7:17.71</t>
   </si>
   <si>
     <t>Dmitriy Lukashonok</t>
   </si>
   <si>
     <t>8:31.16</t>
   </si>
   <si>
     <t>8:15.53</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>