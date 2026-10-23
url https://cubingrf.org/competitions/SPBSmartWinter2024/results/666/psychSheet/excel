--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -113,96 +113,96 @@
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>2:17.77</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:12.28</t>
   </si>
   <si>
     <t>3:03.00</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>4:18.78</t>
   </si>
   <si>
     <t>3:18.73</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>4:21.51</t>
+  </si>
+  <si>
+    <t>4:11.83</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4:37.39</t>
   </si>
   <si>
     <t>4:03.31</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:15.97</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>4:44.35</t>
   </si>
   <si>
     <t>4:35.04</t>
   </si>
   <si>
     <t>Егор Харитонов</t>
   </si>
   <si>
     <t>4:44.78</t>
   </si>
   <si>
     <t>3:30.99</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>4:46.91</t>
   </si>