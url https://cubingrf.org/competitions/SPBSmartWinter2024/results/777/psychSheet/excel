--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -65,54 +65,54 @@
   <si>
     <t>2:25.69</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>2:37.48</t>
   </si>
   <si>
     <t>2:25.43</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>2:58.76</t>
-[...2 lines deleted...]
-    <t>2:54.04</t>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>3:01.12</t>
   </si>
   <si>
     <t>2:49.93</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>3:20.28</t>
   </si>
   <si>
     <t>3:13.58</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>4:45.87</t>
   </si>
   <si>
     <t>4:34.65</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>6:53.05</t>
   </si>
   <si>
     <t>6:22.07</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>7:52.12</t>
   </si>
   <si>
-    <t>7:16.54</t>
+    <t>7:03.22</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>7:59.20</t>
   </si>
   <si>
     <t>7:19.76</t>
   </si>
   <si>
     <t>Николай Одегов</t>
   </si>
   <si>
     <t>8:12.50</t>
   </si>
   <si>
     <t>7:17.71</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>8:53.47</t>
   </si>