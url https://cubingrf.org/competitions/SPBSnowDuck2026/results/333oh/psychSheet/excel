--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -26,419 +26,419 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>10.77</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...16 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>13.40</t>
   </si>
   <si>
     <t>10.25</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
-    <t>14.63</t>
+    <t>14.45</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>15.91</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>16.08</t>
-[...2 lines deleted...]
-    <t>14.08</t>
+    <t>15.96</t>
+  </si>
+  <si>
+    <t>12.24</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>16.33</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>17.59</t>
   </si>
   <si>
     <t>13.22</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>17.31</t>
+  </si>
+  <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>19.22</t>
   </si>
   <si>
     <t>16.72</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>20.14</t>
+  </si>
+  <si>
+    <t>16.12</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...7 lines deleted...]
-  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>21.91</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>23.24</t>
   </si>
   <si>
     <t>20.45</t>
   </si>
   <si>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>24.28</t>
+  </si>
+  <si>
+    <t>20.15</t>
+  </si>
+  <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
     <t>22.93</t>
   </si>
   <si>
-    <t>Кирилл Притула</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>26.92</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
+    <t>Семён Кудрявцев</t>
+  </si>
+  <si>
+    <t>27.97</t>
+  </si>
+  <si>
+    <t>22.45</t>
+  </si>
+  <si>
+    <t>Вячеслав Сизов</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>28.50</t>
   </si>
   <si>
     <t>20.05</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...7 lines deleted...]
-  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>30.79</t>
-[...2 lines deleted...]
-    <t>25.52</t>
+    <t>29.28</t>
+  </si>
+  <si>
+    <t>24.53</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
     <t>30.89</t>
   </si>
   <si>
-    <t>27.38</t>
+    <t>27.35</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>31.32</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
-    <t>28.23</t>
+    <t>27.86</t>
   </si>
   <si>
     <t>Чжунму Сюй</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>33.32</t>
   </si>
   <si>
     <t>27.46</t>
   </si>
   <si>
     <t>Даниил Тарасов</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.52</t>
   </si>
   <si>
-    <t>Семен Кудрявцев</t>
-[...7 lines deleted...]
-  <si>
     <t>Варвара Андреева</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>31.10</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Николай Обухов</t>
   </si>
   <si>
     <t>40.95</t>
   </si>
   <si>
     <t>32.58</t>
@@ -482,51 +482,51 @@
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>34.52</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>54.43</t>
   </si>
   <si>
-    <t>49.21</t>
+    <t>43.82</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>55.03</t>
   </si>
   <si>
     <t>44.21</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:00.17</t>
   </si>
   <si>
     <t>50.18</t>
   </si>
   <si>
     <t>Андрей Севастьянов</t>
   </si>
   <si>
     <t>2:53.79</t>
   </si>