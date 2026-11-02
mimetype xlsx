--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -32,96 +32,93 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>22.49</t>
-[...1 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.01</t>
   </si>
   <si>
-    <t>26.24</t>
+    <t>25.39</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>32.46</t>
   </si>
   <si>
-    <t>30.45</t>
+    <t>29.65</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>27.60</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>28.99</t>
   </si>
@@ -158,402 +155,405 @@
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>31.53</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>36.89</t>
   </si>
   <si>
     <t>30.19</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>37.85</t>
   </si>
   <si>
     <t>36.02</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>38.44</t>
+  </si>
+  <si>
+    <t>33.62</t>
+  </si>
+  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
   <si>
     <t>39.03</t>
   </si>
   <si>
     <t>36.66</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>43.87</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>44.07</t>
   </si>
   <si>
     <t>38.49</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>46.07</t>
   </si>
   <si>
     <t>38.63</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
-    <t>44.79</t>
+    <t>44.64</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>42.99</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
-    <t>53.57</t>
+    <t>53.30</t>
   </si>
   <si>
     <t>41.94</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>59.44</t>
-[...2 lines deleted...]
-    <t>47.73</t>
+    <t>56.22</t>
+  </si>
+  <si>
+    <t>46.86</t>
+  </si>
+  <si>
+    <t>Семён Кудрявцев</t>
+  </si>
+  <si>
+    <t>59.86</t>
+  </si>
+  <si>
+    <t>55.28</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:03.89</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Полина Саврасова</t>
   </si>
   <si>
-    <t>1:06.75</t>
-[...2 lines deleted...]
-    <t>1:00.23</t>
+    <t>1:04.12</t>
+  </si>
+  <si>
+    <t>1:00.10</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Александр Минко</t>
   </si>
   <si>
     <t>1:07.50</t>
   </si>
   <si>
     <t>58.15</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Андрей Колесников</t>
   </si>
   <si>
     <t>1:13.07</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Роман Фотиев</t>
   </si>
   <si>
-    <t>1:13.79</t>
-[...8 lines deleted...]
-    <t>1:18.53</t>
+    <t>1:13.41</t>
+  </si>
+  <si>
+    <t>1:03.23</t>
+  </si>
+  <si>
+    <t>Тимофей Ольков</t>
+  </si>
+  <si>
+    <t>1:18.32</t>
+  </si>
+  <si>
+    <t>1:04.97</t>
   </si>
   <si>
     <t>Олег Бирюков</t>
   </si>
   <si>
     <t>1:18.71</t>
   </si>
   <si>
     <t>1:12.19</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>1:21.69</t>
+  </si>
+  <si>
+    <t>1:14.92</t>
+  </si>
+  <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...7 lines deleted...]
-  <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>1:36.63</t>
   </si>
   <si>
     <t>1:30.80</t>
   </si>
   <si>
-    <t>Тимофей Ольков</t>
-[...7 lines deleted...]
-  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:27.18</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>1:32.43</t>
   </si>
   <si>
     <t>Тимофей Цыганов</t>
   </si>
   <si>
     <t>1:34.92</t>
   </si>
   <si>
     <t>Василий Багаев</t>
   </si>
   <si>
     <t>1:37.76</t>
   </si>
   <si>
     <t>Арсений Бородинский</t>
   </si>
   <si>
     <t>1:42.30</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>1:45.46</t>
   </si>
   <si>
+    <t>Михаил Степанов</t>
+  </si>
+  <si>
+    <t>1:59.47</t>
+  </si>
+  <si>
     <t>Араик Атамян</t>
   </si>
   <si>
     <t>2:01.91</t>
   </si>
   <si>
     <t>Тимофей Рачнов</t>
   </si>
   <si>
     <t>2:14.32</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>2:15.60</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:22.36</t>
   </si>
   <si>
     <t>Дмитрий Ярошенко</t>
   </si>
   <si>
     <t>Николай Обухов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -926,625 +926,625 @@
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>100</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="D36" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>127</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D45" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>134</v>