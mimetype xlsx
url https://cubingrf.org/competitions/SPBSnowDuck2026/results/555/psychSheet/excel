--- v5 (2026-09-16)
+++ v6 (2026-11-02)
@@ -56,260 +56,260 @@
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
+    <t>54.15</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
+    <t>55.23</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>1:00.95</t>
   </si>
   <si>
     <t>54.13</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
-    <t>1:05.50</t>
+    <t>1:04.66</t>
   </si>
   <si>
     <t>58.03</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>1:06.29</t>
+  </si>
+  <si>
+    <t>57.79</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...5 lines deleted...]
-    <t>1:02.22</t>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>1:09.14</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>1:13.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>1:16.14</t>
+  </si>
+  <si>
+    <t>1:10.32</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...5 lines deleted...]
-    <t>1:10.33</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:21.53</t>
+  </si>
+  <si>
+    <t>1:13.89</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>1:24.33</t>
   </si>
   <si>
     <t>1:19.54</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
-    <t>1:14.82</t>
+    <t>1:14.29</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>1:47.56</t>
+  </si>
+  <si>
+    <t>1:42.36</t>
+  </si>
+  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
-    <t>Михаил Древаль</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>1:55.09</t>
   </si>
   <si>
     <t>1:41.92</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>2:04.52</t>
   </si>
   <si>
     <t>1:48.57</t>
@@ -317,51 +317,51 @@
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:33.39</t>
   </si>
   <si>
     <t>2:02.92</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:23.48</t>
+    <t>2:13.69</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>
   <si>
     <t>Богдан Бекжанов</t>
   </si>
   <si>
     <t>2:17.70</t>
   </si>
   <si>
     <t>Екатерина Полежаева</t>
   </si>
   <si>
     <t>2:24.02</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
@@ -977,51 +977,51 @@
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>