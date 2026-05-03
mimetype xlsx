--- v1 (2026-03-18)
+++ v2 (2026-05-03)
@@ -29,240 +29,240 @@
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:32.99</t>
-[...2 lines deleted...]
-    <t>1:27.13</t>
+    <t>1:29.75</t>
+  </si>
+  <si>
+    <t>1:24.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>1:51.48</t>
-[...2 lines deleted...]
-    <t>1:40.60</t>
+    <t>1:49.66</t>
+  </si>
+  <si>
+    <t>1:32.46</t>
+  </si>
+  <si>
+    <t>Георгий Исанов</t>
+  </si>
+  <si>
+    <t>1:50.29</t>
+  </si>
+  <si>
+    <t>1:41.36</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:51.94</t>
   </si>
   <si>
     <t>1:46.19</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
-    <t>1:56.43</t>
+    <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:56.83</t>
   </si>
   <si>
     <t>1:50.61</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>2:01.09</t>
+  </si>
+  <si>
+    <t>1:57.39</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>2:01.34</t>
   </si>
   <si>
     <t>1:57.38</t>
   </si>
   <si>
+    <t>Полина Лаптева</t>
+  </si>
+  <si>
+    <t>2:07.74</t>
+  </si>
+  <si>
+    <t>1:58.53</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>2:09.88</t>
   </si>
   <si>
     <t>2:06.99</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:13.67</t>
   </si>
   <si>
     <t>2:03.93</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>2:14.41</t>
   </si>
   <si>
     <t>2:03.41</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...16 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>2:19.81</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>2:20.39</t>
+  </si>
+  <si>
+    <t>2:11.84</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
   <si>
     <t>2:15.98</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>2:27.42</t>
   </si>
   <si>
     <t>2:21.85</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:29.30</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:42.41</t>
   </si>
   <si>
-    <t>2:36.82</t>
+    <t>2:35.35</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
-    <t>2:52.14</t>
+    <t>2:48.25</t>
   </si>
   <si>
     <t>2:33.19</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>2:57.13</t>
   </si>
   <si>
     <t>2:56.37</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:12.28</t>
   </si>
   <si>
     <t>3:03.00</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>