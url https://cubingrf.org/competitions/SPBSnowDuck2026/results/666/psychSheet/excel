--- v2 (2026-05-03)
+++ v3 (2026-08-02)
@@ -12,298 +12,298 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
-    <t>1:24.82</t>
+    <t>1:24.45</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
-    <t>1:50.29</t>
+    <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
-    <t>1:51.94</t>
-[...5 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>1:50.52</t>
+  </si>
+  <si>
+    <t>1:42.75</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:56.83</t>
   </si>
   <si>
     <t>1:50.61</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>2:01.09</t>
   </si>
   <si>
     <t>1:57.39</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>2:01.34</t>
   </si>
   <si>
     <t>1:57.38</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>2:07.74</t>
   </si>
   <si>
     <t>1:58.53</t>
   </si>
   <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>2:08.26</t>
+  </si>
+  <si>
+    <t>2:03.41</t>
+  </si>
+  <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>2:09.88</t>
   </si>
   <si>
     <t>2:06.99</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:13.67</t>
   </si>
   <si>
     <t>2:03.93</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...5 lines deleted...]
-    <t>2:03.41</t>
+    <t>Александр Герасимов</t>
+  </si>
+  <si>
+    <t>2:18.34</t>
+  </si>
+  <si>
+    <t>2:17.77</t>
+  </si>
+  <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>2:19.55</t>
+  </si>
+  <si>
+    <t>2:06.51</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>2:19.81</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
   <si>
     <t>2:15.98</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
-    <t>2:29.30</t>
+    <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>2:42.41</t>
-[...2 lines deleted...]
-    <t>2:35.35</t>
+    <t>2:38.97</t>
+  </si>
+  <si>
+    <t>2:29.42</t>
+  </si>
+  <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>2:40.48</t>
+  </si>
+  <si>
+    <t>2:34.11</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>2:48.25</t>
   </si>
   <si>
     <t>2:33.19</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...5 lines deleted...]
-    <t>2:56.37</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>3:05.23</t>
+  </si>
+  <si>
+    <t>2:58.43</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:12.28</t>
   </si>
   <si>
     <t>3:03.00</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
   <si>
     <t>3:38.03</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>3:55.91</t>
   </si>
   <si>
     <t>3:47.44</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4:38.11</t>
   </si>
   <si>
     <t>4:15.97</t>
@@ -338,60 +338,63 @@
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>5:42.86</t>
   </si>
   <si>
     <t>5:11.30</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>7:10.47</t>
   </si>
   <si>
     <t>6:54.06</t>
   </si>
   <si>
     <t>Кирилл Притула</t>
   </si>
   <si>
     <t>3:36.26</t>
   </si>
   <si>
+    <t>Дмитрий Лукашонок</t>
+  </si>
+  <si>
+    <t>5:03.40</t>
+  </si>
+  <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>7:32.78</t>
   </si>
   <si>
     <t>Араик Атамян</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1240,70 +1243,76 @@
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
+      <c r="A38">
+        <v>37</v>
+      </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1"/>
+      <c r="D38" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C41" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>