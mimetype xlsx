--- v3 (2026-08-02)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="666" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
@@ -71,327 +71,333 @@
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:50.52</t>
   </si>
   <si>
     <t>1:42.75</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>1:54.23</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:55.17</t>
   </si>
   <si>
     <t>1:41.07</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...5 lines deleted...]
-    <t>1:50.61</t>
+    <t>Максим Аммосов</t>
+  </si>
+  <si>
+    <t>1:58.82</t>
+  </si>
+  <si>
+    <t>1:47.73</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>2:01.09</t>
   </si>
   <si>
     <t>1:57.39</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
-[...7 lines deleted...]
-  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>2:07.74</t>
   </si>
   <si>
     <t>1:58.53</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>2:08.26</t>
   </si>
   <si>
     <t>2:03.41</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>2:09.88</t>
   </si>
   <si>
     <t>2:06.99</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:13.67</t>
   </si>
   <si>
     <t>2:03.93</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>2:16.38</t>
+  </si>
+  <si>
+    <t>2:06.51</t>
+  </si>
+  <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>2:17.77</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>2:19.81</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
   <si>
     <t>2:15.98</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>2:24.35</t>
   </si>
   <si>
     <t>2:15.36</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>2:30.58</t>
   </si>
   <si>
     <t>2:23.08</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>2:40.48</t>
   </si>
   <si>
-    <t>2:34.11</t>
+    <t>2:32.71</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>2:48.25</t>
   </si>
   <si>
     <t>2:33.19</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>3:05.23</t>
-[...2 lines deleted...]
-    <t>2:58.43</t>
+    <t>3:01.32</t>
+  </si>
+  <si>
+    <t>2:46.83</t>
+  </si>
+  <si>
+    <t>Кирилл Притула</t>
+  </si>
+  <si>
+    <t>3:09.91</t>
+  </si>
+  <si>
+    <t>2:55.75</t>
   </si>
   <si>
     <t>Илья Посевкин</t>
   </si>
   <si>
     <t>3:12.28</t>
   </si>
   <si>
     <t>3:03.00</t>
   </si>
   <si>
+    <t>Дмитрий Гундин</t>
+  </si>
+  <si>
+    <t>3:42.84</t>
+  </si>
+  <si>
+    <t>3:17.57</t>
+  </si>
+  <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
   <si>
     <t>3:38.03</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
-[...5 lines deleted...]
-    <t>3:47.44</t>
+    <t>Михаил Древаль</t>
+  </si>
+  <si>
+    <t>4:21.04</t>
+  </si>
+  <si>
+    <t>3:52.16</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>4:38.11</t>
   </si>
   <si>
     <t>4:15.97</t>
   </si>
   <si>
+    <t>Владимир Серебренников</t>
+  </si>
+  <si>
+    <t>4:46.73</t>
+  </si>
+  <si>
+    <t>4:44.94</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5:15.63</t>
   </si>
   <si>
     <t>4:39.45</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>
   <si>
     <t>5:04.25</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>5:39.58</t>
   </si>
   <si>
     <t>5:30.13</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>5:42.86</t>
   </si>
   <si>
-    <t>5:11.30</t>
-[...14 lines deleted...]
-    <t>3:36.26</t>
+    <t>5:04.36</t>
   </si>
   <si>
     <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>5:03.40</t>
-  </si>
-[...4 lines deleted...]
-    <t>7:32.78</t>
   </si>
   <si>
     <t>Араик Атамян</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>Ян Горев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1225,94 +1231,98 @@
       <c r="D34" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="1"/>
+      <c r="C36" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C37" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1"/>
     </row>
     <row r="41" spans="1:4">
       <c r="B41" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>