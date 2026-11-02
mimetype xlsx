--- v4 (2026-09-16)
+++ v5 (2026-11-02)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>1:46.68</t>
+    <t>1:46.31</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>2:09.88</t>
   </si>
   <si>
     <t>2:06.99</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:13.67</t>
   </si>
   <si>
     <t>2:03.93</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2:16.38</t>
   </si>
   <si>
-    <t>2:06.51</t>
+    <t>1:48.37</t>
   </si>
   <si>
     <t>Александр Герасимов</t>
   </si>
   <si>
     <t>2:18.34</t>
   </si>
   <si>
     <t>2:17.77</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>2:19.81</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>2:21.79</t>
   </si>
@@ -287,66 +287,66 @@
   <si>
     <t>3:42.84</t>
   </si>
   <si>
     <t>3:17.57</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>3:49.40</t>
   </si>
   <si>
     <t>3:38.03</t>
   </si>
   <si>
     <t>Михаил Древаль</t>
   </si>
   <si>
     <t>4:21.04</t>
   </si>
   <si>
     <t>3:52.16</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>4:21.51</t>
+  </si>
+  <si>
+    <t>4:11.83</t>
+  </si>
+  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:15.97</t>
   </si>
   <si>
     <t>Владимир Серебренников</t>
   </si>
   <si>
     <t>4:46.73</t>
   </si>
   <si>
     <t>4:44.94</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5:15.63</t>
   </si>
   <si>
     <t>4:39.45</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:16.92</t>
   </si>