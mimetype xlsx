--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -104,123 +104,123 @@
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:48.61</t>
   </si>
   <si>
     <t>1:21.14</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:46.29</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:05.62</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>2:09.92</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>2:24.59</t>
+    <t>2:15.13</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>3:13.93</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>5:12.38</t>
   </si>
   <si>
     <t>3:34.92</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>3:58.86</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>4:07.17</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>5:28.28</t>
+    <t>4:40.55</t>
   </si>
   <si>
     <t>Павел Науменко</t>
   </si>
   <si>
     <t>8:05.76</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
 </sst>
 </file>
 