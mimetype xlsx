--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -12,394 +12,394 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
-[...16 lines deleted...]
-  <si>
     <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Lev Bruskov</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>
   <si>
-    <t>15.29</t>
+    <t>14.45</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
+    <t>Philipp Radinskiy</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
     <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>15.54</t>
+  </si>
+  <si>
+    <t>13.04</t>
+  </si>
+  <si>
     <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
     <t>Vadim Sukharev</t>
   </si>
   <si>
-    <t>16.08</t>
+    <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
     <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>16.33</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
-    <t>12.83</t>
-[...17 lines deleted...]
-    <t>14.52</t>
+    <t>11.87</t>
   </si>
   <si>
     <t>Petr Bukharov</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
     <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
+    <t>Stepan Shchevelev</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
+    <t>Mikhail Nikolayev</t>
+  </si>
+  <si>
+    <t>20.14</t>
+  </si>
+  <si>
+    <t>16.12</t>
+  </si>
+  <si>
     <t>Aidar Aminev</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
-[...7 lines deleted...]
-  <si>
     <t>Lev Yakimenko</t>
   </si>
   <si>
-    <t>22.55</t>
+    <t>21.91</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
-[...7 lines deleted...]
-  <si>
     <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
+    <t>Georgii Isanov</t>
+  </si>
+  <si>
+    <t>26.92</t>
+  </si>
+  <si>
+    <t>21.14</t>
+  </si>
+  <si>
     <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
-[...7 lines deleted...]
-  <si>
     <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
     <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
+    <t>Vyacheslav Sizov</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
     <t>Aleksandr Kalinin</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
-[...5 lines deleted...]
-    <t>22.17</t>
+    <t>Kseniya Varfolomeeva</t>
+  </si>
+  <si>
+    <t>29.28</t>
+  </si>
+  <si>
+    <t>24.53</t>
   </si>
   <si>
     <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
-[...5 lines deleted...]
-    <t>25.52</t>
+    <t>Yegor Yeremin</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>22.32</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
-[...7 lines deleted...]
-  <si>
     <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
     <t>Vyacheslav Suharev</t>
   </si>
   <si>
     <t>38.81</t>
   </si>
   <si>
     <t>35.11</t>
   </si>
   <si>
     <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
@@ -435,50 +435,53 @@
     <t>Maria Seregova</t>
   </si>
   <si>
     <t>49.11</t>
   </si>
   <si>
     <t>40.78</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
     <t>Mariya Beloglazova</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
     <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>1:24.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1164,65 +1167,65 @@
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
@@ -1463,54 +1466,60 @@
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" s="1"/>
       <c r="D47" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:4">
+      <c r="A48">
+        <v>47</v>
+      </c>
       <c r="B48" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="1"/>
+      <c r="D48" t="s">
+        <v>141</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">