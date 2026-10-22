--- v6 (2026-10-22)
+++ v7 (2026-10-22)
@@ -17,468 +17,468 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Vladimir Filin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
     <t>8.67</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>10.70</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Dmitry Dobrjakov</t>
+    <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
-    <t>Lev Bruskov</t>
+    <t>Лев Брусков</t>
   </si>
   <si>
     <t>14.15</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>14.45</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>14.61</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>15.54</t>
   </si>
   <si>
     <t>13.04</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>15.87</t>
   </si>
   <si>
     <t>11.92</t>
   </si>
   <si>
-    <t>Vadim Sukharev</t>
+    <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>15.96</t>
   </si>
   <si>
     <t>14.08</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Mikhail Kopylov</t>
+    <t>Михаил Копылов</t>
   </si>
   <si>
     <t>16.33</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>11.87</t>
   </si>
   <si>
-    <t>Petr Bukharov</t>
+    <t>Петр Бухаров</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>15.22</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>15.89</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>19.78</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>19.96</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
-    <t>Mikhail Nikolayev</t>
+    <t>Михаил Николаев</t>
   </si>
   <si>
     <t>20.14</t>
   </si>
   <si>
     <t>16.12</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>21.91</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>18.50</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
-    <t>Georgii Isanov</t>
+    <t>Георгий Исанов</t>
   </si>
   <si>
     <t>26.92</t>
   </si>
   <si>
     <t>21.14</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>27.06</t>
   </si>
   <si>
     <t>23.50</t>
   </si>
   <si>
-    <t>Ivan Smirnov</t>
+    <t>Иван Смирнов</t>
   </si>
   <si>
     <t>27.65</t>
   </si>
   <si>
     <t>24.12</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>28.02</t>
   </si>
   <si>
     <t>21.55</t>
   </si>
   <si>
-    <t>Aleksandr Kalinin</t>
+    <t>Александр Калинин</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>25.28</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>29.28</t>
   </si>
   <si>
     <t>24.53</t>
   </si>
   <si>
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>30.92</t>
   </si>
   <si>
     <t>26.01</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>31.32</t>
   </si>
   <si>
     <t>22.32</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
-    <t>Nikita Shihaliev</t>
+    <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>38.52</t>
   </si>
   <si>
     <t>32.77</t>
   </si>
   <si>
-    <t>Vyacheslav Suharev</t>
+    <t>Вячеслав Сухарев</t>
   </si>
   <si>
     <t>38.81</t>
   </si>
   <si>
     <t>35.11</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
-    <t>Yan Shukevich</t>
+    <t>Ян Шукевич</t>
   </si>
   <si>
     <t>40.01</t>
   </si>
   <si>
     <t>36.32</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
-    <t>Vasily Afonin</t>
+    <t>Василий Афонин</t>
   </si>
   <si>
     <t>48.13</t>
   </si>
   <si>
     <t>36.71</t>
   </si>
   <si>
-    <t>Maria Seregova</t>
+    <t>Мария Серёгова</t>
   </si>
   <si>
     <t>49.11</t>
   </si>
   <si>
     <t>40.78</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>50.37</t>
   </si>
   <si>
     <t>42.66</t>
   </si>
   <si>
-    <t>Mariya Beloglazova</t>
+    <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>1:00.63</t>
   </si>
   <si>
-    <t>David Melikyan</t>
+    <t>Давид Меликян</t>
   </si>
   <si>
     <t>1:24.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>