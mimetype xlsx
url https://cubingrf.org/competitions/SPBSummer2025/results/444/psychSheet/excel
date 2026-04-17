--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
@@ -95,174 +95,174 @@
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
+    <t>26.91</t>
+  </si>
+  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>35.27</t>
   </si>
   <si>
-    <t>33.55</t>
+    <t>33.51</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>33.72</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>39.63</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>43.91</t>
+    <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.30</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>44.61</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
-  </si>
-[...7 lines deleted...]
-    <t>36.87</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>48.68</t>
   </si>