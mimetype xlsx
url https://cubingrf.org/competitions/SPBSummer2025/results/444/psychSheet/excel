--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -12,80 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
@@ -149,104 +149,104 @@
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>37.89</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
+    <t>Дмитрий Тупис</t>
+  </si>
+  <si>
+    <t>38.75</t>
+  </si>
+  <si>
+    <t>32.89</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
     <t>Лев Якименко</t>
   </si>
   <si>
-    <t>44.30</t>
+    <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
@@ -296,216 +296,219 @@
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
     <t>44.38</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
-    <t>54.40</t>
-[...2 lines deleted...]
-    <t>48.45</t>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сухарев</t>
   </si>
   <si>
     <t>1:02.62</t>
   </si>
   <si>
     <t>55.50</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
-    <t>1:00.45</t>
+    <t>52.39</t>
   </si>
   <si>
     <t>Ян Шукевич</t>
   </si>
   <si>
     <t>1:05.60</t>
   </si>
   <si>
     <t>56.86</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>1:22.05</t>
   </si>
   <si>
     <t>1:03.21</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
-    <t>1:13.04</t>
+    <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
+    <t>1:20.35</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>1:27.14</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:40.32</t>
   </si>
   <si>
     <t>Никита Дикорев</t>
   </si>
   <si>
     <t>1:20.90</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>1:25.67</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>1:27.82</t>
   </si>
   <si>
     <t>Павел Науменко</t>
   </si>
   <si>
     <t>2:15.91</t>
   </si>
   <si>
     <t>Давид Меликян</t>
+  </si>
+  <si>
+    <t>2:24.56</t>
   </si>
   <si>
     <t>Егор Боталов</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>Пётр Смолянов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1549,70 +1552,76 @@
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
+      <c r="A52">
+        <v>51</v>
+      </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" s="1"/>
+      <c r="D52" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" s="1"/>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C55" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>