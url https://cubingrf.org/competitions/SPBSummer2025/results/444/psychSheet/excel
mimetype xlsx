--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -86,144 +86,144 @@
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>34.16</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>34.39</t>
   </si>
   <si>
     <t>29.08</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
-    <t>33.72</t>
+    <t>31.53</t>
+  </si>
+  <si>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>36.85</t>
+  </si>
+  <si>
+    <t>31.79</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
-    <t>43.49</t>
+    <t>41.65</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.82</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
@@ -251,54 +251,54 @@
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.57</t>
-[...2 lines deleted...]
-    <t>42.25</t>
+    <t>49.51</t>
+  </si>
+  <si>
+    <t>42.03</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>