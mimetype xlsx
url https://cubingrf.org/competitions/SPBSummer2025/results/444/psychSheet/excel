--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -146,51 +146,51 @@
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
@@ -251,99 +251,99 @@
   <si>
     <t>39.41</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
     <t>Петр Бухаров</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>49.51</t>
+    <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Александр Хренов</t>
   </si>
   <si>
     <t>52.57</t>
   </si>
   <si>
-    <t>44.38</t>
-[...8 lines deleted...]
-    <t>48.28</t>
+    <t>42.23</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
@@ -392,93 +392,93 @@
   <si>
     <t>1:05.60</t>
   </si>
   <si>
     <t>56.86</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
+    <t>Фёдор Улитовский</t>
+  </si>
+  <si>
+    <t>1:19.28</t>
+  </si>
+  <si>
+    <t>1:09.13</t>
+  </si>
+  <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>1:22.05</t>
   </si>
   <si>
     <t>1:03.21</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Фёдор Улитовский</t>
-[...7 lines deleted...]
-  <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
-    <t>1:40.32</t>
+    <t>1:27.18</t>
   </si>
   <si>
     <t>Никита Дикорев</t>
   </si>
   <si>
     <t>1:20.90</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>1:25.67</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>1:27.82</t>
   </si>
   <si>
     <t>Павел Науменко</t>
   </si>
   <si>
     <t>2:15.91</t>
   </si>