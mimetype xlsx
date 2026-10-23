--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -12,512 +12,515 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
-[...2 lines deleted...]
-    <t>Михаил Копылов</t>
+    <t>22.49</t>
+  </si>
+  <si>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>21.42</t>
   </si>
   <si>
-    <t>Арсений Павлов</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>32.46</t>
+  </si>
+  <si>
+    <t>30.45</t>
+  </si>
+  <si>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
-    <t>Дмитрий Добряков</t>
+    <t>Dmitry Dobrjakov</t>
   </si>
   <si>
     <t>33.77</t>
   </si>
   <si>
     <t>29.03</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...17 lines deleted...]
-    <t>Александр Кропотов</t>
+    <t>Maksim Ammosov</t>
+  </si>
+  <si>
+    <t>34.22</t>
+  </si>
+  <si>
+    <t>29.05</t>
+  </si>
+  <si>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
     <t>26.91</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>36.41</t>
   </si>
   <si>
     <t>31.53</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
+    <t>Mikhail Nikolayev</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>31.79</t>
   </si>
   <si>
-    <t>Лев Брусков</t>
+    <t>Lev Bruskov</t>
   </si>
   <si>
     <t>37.16</t>
   </si>
   <si>
     <t>34.98</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>34.11</t>
+  </si>
+  <si>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>38.44</t>
+  </si>
+  <si>
+    <t>33.62</t>
+  </si>
+  <si>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
-    <t>Дмитрий Тупис</t>
+    <t>Dmitriy Tupis</t>
   </si>
   <si>
     <t>38.75</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...2 lines deleted...]
-    <t>41.07</t>
+    <t>Philipp Radinskiy</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
+  </si>
+  <si>
+    <t>Mikhail Ignatʹyev</t>
+  </si>
+  <si>
+    <t>41.02</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...26 lines deleted...]
-    <t>Айдар Аминев</t>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
+  </si>
+  <si>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Aleksandr Hrenov</t>
+  </si>
+  <si>
+    <t>45.11</t>
+  </si>
+  <si>
+    <t>42.23</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Георгий Исанов</t>
+    <t>Georgii Isanov</t>
   </si>
   <si>
     <t>46.04</t>
   </si>
   <si>
     <t>39.41</t>
   </si>
   <si>
-    <t>Александра Лукьянова</t>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>40.34</t>
   </si>
   <si>
-    <t>Петр Бухаров</t>
+    <t>Petr Bukharov</t>
   </si>
   <si>
     <t>48.68</t>
   </si>
   <si>
     <t>41.06</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>49.41</t>
   </si>
   <si>
     <t>42.03</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>42.99</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Иван Смирнов</t>
+    <t>Ivan Smirnov</t>
   </si>
   <si>
     <t>52.24</t>
   </si>
   <si>
     <t>46.54</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Александр Хренов</t>
-[...8 lines deleted...]
-    <t>Дмитрий Дунаев</t>
+    <t>Kseniya Varfolomeeva</t>
+  </si>
+  <si>
+    <t>56.22</t>
+  </si>
+  <si>
+    <t>46.86</t>
+  </si>
+  <si>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>56.59</t>
   </si>
   <si>
     <t>49.27</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
-[...8 lines deleted...]
-    <t>Никита Шихалиев</t>
+    <t>Nikita Shihaliev</t>
   </si>
   <si>
     <t>58.54</t>
   </si>
   <si>
     <t>50.31</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...8 lines deleted...]
-    <t>Вячеслав Сухарев</t>
+    <t>Vyacheslav Suharev</t>
   </si>
   <si>
     <t>1:02.62</t>
   </si>
   <si>
     <t>55.50</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
-    <t>Ян Шукевич</t>
+    <t>Vyacheslav Sizov</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
+    <t>Yan Shukevich</t>
   </si>
   <si>
     <t>1:05.60</t>
   </si>
   <si>
     <t>56.86</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...8 lines deleted...]
-    <t>Фёдор Улитовский</t>
+    <t>Fyodor Ulitovsky</t>
   </si>
   <si>
     <t>1:19.28</t>
   </si>
   <si>
     <t>1:09.13</t>
   </si>
   <si>
-    <t>Владимир Буковец</t>
+    <t>Diana Murnik</t>
+  </si>
+  <si>
+    <t>1:21.69</t>
+  </si>
+  <si>
+    <t>1:14.92</t>
+  </si>
+  <si>
+    <t>Vladimir Bukovets</t>
   </si>
   <si>
     <t>1:22.05</t>
   </si>
   <si>
     <t>1:03.21</t>
   </si>
   <si>
-    <t>Виктор Герман</t>
+    <t>Viktor German</t>
   </si>
   <si>
     <t>1:24.41</t>
   </si>
   <si>
     <t>1:05.77</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...8 lines deleted...]
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:02.33</t>
   </si>
   <si>
     <t>1:27.18</t>
   </si>
   <si>
-    <t>Никита Дикорев</t>
+    <t>Nikita Dikorev</t>
   </si>
   <si>
     <t>1:20.90</t>
   </si>
   <si>
-    <t>Василий Афонин</t>
+    <t>Vasily Afonin</t>
   </si>
   <si>
     <t>1:25.67</t>
   </si>
   <si>
-    <t>Александр Калинин</t>
+    <t>Aleksandr Kalinin</t>
   </si>
   <si>
     <t>1:27.82</t>
   </si>
   <si>
-    <t>Павел Науменко</t>
+    <t>Ivan Shinkin</t>
+  </si>
+  <si>
+    <t>2:15.39</t>
+  </si>
+  <si>
+    <t>David Melikyan</t>
+  </si>
+  <si>
+    <t>2:15.60</t>
+  </si>
+  <si>
+    <t>Pavel Naumenko</t>
   </si>
   <si>
     <t>2:15.91</t>
   </si>
   <si>
-    <t>Давид Меликян</t>
-[...11 lines deleted...]
-    <t>Пётр Смолянов</t>
+    <t>Egor Botalov</t>
+  </si>
+  <si>
+    <t>Petr Smolianov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -940,65 +943,65 @@
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
@@ -1564,64 +1567,70 @@
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:4">
+      <c r="A53">
+        <v>52</v>
+      </c>
       <c r="B53" t="s">
         <v>151</v>
       </c>
       <c r="C53" s="1"/>
+      <c r="D53" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="B54" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1"/>
     </row>
     <row r="55" spans="1:4">
       <c r="B55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C55" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>