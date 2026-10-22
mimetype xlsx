--- v7 (2026-09-07)
+++ v8 (2026-10-22)
@@ -50,51 +50,51 @@
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>59.85</t>
   </si>
   <si>
-    <t>56.73</t>
+    <t>54.15</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>1:00.95</t>
   </si>
   <si>
     <t>54.13</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
@@ -107,140 +107,140 @@
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>1:04.10</t>
   </si>
   <si>
     <t>56.11</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
+    <t>Николай Васильев</t>
+  </si>
+  <si>
+    <t>1:09.14</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
+  </si>
+  <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>1:02.20</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:09.19</t>
   </si>
   <si>
     <t>1:03.35</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
-[...7 lines deleted...]
-  <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:11.67</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:21.53</t>
+  </si>
+  <si>
+    <t>1:13.89</t>
+  </si>
+  <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:23.19</t>
   </si>
   <si>
     <t>1:08.82</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>1:25.09</t>
   </si>
   <si>
     <t>1:19.18</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:31.61</t>
   </si>
   <si>
     <t>1:25.03</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:35.26</t>
   </si>
   <si>
     <t>1:26.90</t>
@@ -317,90 +317,90 @@
   <si>
     <t>1:40.76</t>
   </si>
   <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>1:57.53</t>
   </si>
   <si>
     <t>1:42.19</t>
   </si>
   <si>
     <t>Ян Шукевич</t>
   </si>
   <si>
     <t>2:01.55</t>
   </si>
   <si>
     <t>1:42.20</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>1:45.77</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
-    <t>2:14.27</t>
+    <t>2:04.52</t>
   </si>
   <si>
     <t>1:48.57</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>2:23.56</t>
   </si>
   <si>
     <t>2:04.91</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:27.28</t>
+    <t>2:13.69</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>
   <si>
     <t>Мария Серёгова</t>
   </si>
   <si>
     <t>2:20.91</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>2:45.27</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>3:29.69</t>
   </si>