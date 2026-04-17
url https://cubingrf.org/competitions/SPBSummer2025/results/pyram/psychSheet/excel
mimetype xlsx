--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -41,146 +41,146 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>2.09</t>
+    <t>1.98</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.65</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...5 lines deleted...]
-    <t>2.17</t>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>4.21</t>
+  </si>
+  <si>
+    <t>2.92</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...5 lines deleted...]
-    <t>3.31</t>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>4.47</t>
+  </si>
+  <si>
+    <t>2.89</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
@@ -215,51 +215,51 @@
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>3.74</t>
+    <t>3.67</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>6.52</t>
   </si>
@@ -320,95 +320,95 @@
   <si>
     <t>Никита Дикорев</t>
   </si>
   <si>
     <t>8.56</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>8.57</t>
   </si>
   <si>
     <t>6.71</t>
   </si>
   <si>
     <t>Александр Калинин</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>4.74</t>
+  </si>
+  <si>
     <t>Иван Смирнов</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>5.27</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>9.14</t>
   </si>
   <si>
     <t>6.31</t>
   </si>
   <si>
     <t>Мария Серёгова</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>5.67</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Михаил Лосев</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
     <t>6.96</t>
@@ -422,144 +422,144 @@
   <si>
     <t>6.72</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>Ян Шукевич</t>
   </si>
   <si>
     <t>10.71</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
-    <t>11.49</t>
+    <t>11.17</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
+    <t>Мария Белоглазова</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.72</t>
+  </si>
+  <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>12.65</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
     <t>Семён Коробов</t>
   </si>
   <si>
     <t>12.90</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
-    <t>Мария Белоглазова</t>
-[...7 lines deleted...]
-  <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>8.43</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>12.93</t>
   </si>
   <si>
+    <t>Татьяна Максимова</t>
+  </si>
+  <si>
+    <t>16.48</t>
+  </si>
+  <si>
+    <t>12.36</t>
+  </si>
+  <si>
     <t>Яромир Новиков</t>
   </si>
   <si>
     <t>17.33</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>Данила Волосных</t>
   </si>
   <si>
     <t>19.10</t>
   </si>
   <si>
     <t>9.88</t>
-  </si>
-[...7 lines deleted...]
-    <t>13.88</t>
   </si>
   <si>
     <t>Егор Боталов</t>
   </si>
   <si>
     <t>20.66</t>
   </si>
   <si>
     <t>14.96</t>
   </si>
   <si>
     <t>Серафим Бреднев</t>
   </si>
   <si>
     <t>21.01</t>
   </si>
   <si>
     <t>15.19</t>
   </si>
   <si>
     <t>Дмитрий Наумов</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
@@ -1107,93 +1107,93 @@
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>