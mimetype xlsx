--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
-    <t>2.29</t>
+    <t>1.97</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
@@ -86,110 +86,110 @@
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
-    <t>2.65</t>
+    <t>2.36</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>2.89</t>
+  </si>
+  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...5 lines deleted...]
-    <t>2.89</t>
+    <t>Михаил Николаев</t>
+  </si>
+  <si>
+    <t>4.61</t>
+  </si>
+  <si>
+    <t>3.13</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
-    <t>Михаил Николаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>2.41</t>
@@ -200,137 +200,146 @@
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>5.50</t>
+  </si>
+  <si>
+    <t>4.01</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
+    <t>Владимир Буковец</t>
+  </si>
+  <si>
+    <t>5.87</t>
+  </si>
+  <si>
+    <t>4.23</t>
+  </si>
+  <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...5 lines deleted...]
-    <t>4.01</t>
+    <t>Артём Савёлов</t>
+  </si>
+  <si>
+    <t>7.09</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.69</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>7.28</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>4.25</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
-    <t>Артём Савёлов</t>
-[...4 lines deleted...]
-  <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
     <t>Никита Дикорев</t>
   </si>
   <si>
     <t>8.56</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
     <t>Никита Шихалиев</t>
   </si>
   <si>
     <t>8.57</t>
   </si>
   <si>
     <t>6.71</t>
@@ -401,120 +410,111 @@
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
     <t>Давид Меликян</t>
   </si>
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>6.72</t>
   </si>
   <si>
+    <t>Семён Коробов</t>
+  </si>
+  <si>
+    <t>10.47</t>
+  </si>
+  <si>
+    <t>10.02</t>
+  </si>
+  <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>Ян Шукевич</t>
   </si>
   <si>
     <t>10.71</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
     <t>Пётр Ануков</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
-    <t>9.72</t>
+    <t>8.96</t>
   </si>
   <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>8.45</t>
-  </si>
-[...16 lines deleted...]
-    <t>10.02</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>8.43</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>12.93</t>
   </si>
   <si>
     <t>Татьяна Максимова</t>
   </si>
   <si>
     <t>16.48</t>
   </si>
@@ -1121,93 +1121,93 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
@@ -1345,93 +1345,93 @@
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="D31" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>95</v>
@@ -1443,65 +1443,65 @@
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>109</v>