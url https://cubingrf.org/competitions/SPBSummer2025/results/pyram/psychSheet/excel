--- v4 (2026-06-02)
+++ v5 (2026-09-07)
@@ -41,123 +41,123 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2.82</t>
   </si>
   <si>
-    <t>1.98</t>
+    <t>1.94</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>2.85</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>3.63</t>
   </si>
   <si>
     <t>2.36</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>3.71</t>
   </si>
   <si>
     <t>2.30</t>
   </si>
   <si>
     <t>Макар Тихонов</t>
   </si>
   <si>
     <t>4.17</t>
   </si>
   <si>
-    <t>2.89</t>
+    <t>2.56</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>4.21</t>
   </si>
   <si>
     <t>2.92</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>Михаил Николаев</t>
   </si>
   <si>
     <t>4.61</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
@@ -173,86 +173,86 @@
   <si>
     <t>4.76</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>5.12</t>
+  </si>
+  <si>
+    <t>3.69</t>
+  </si>
+  <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>5.35</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Лев Якименко</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
     <t>Владимир Буковец</t>
   </si>
   <si>
     <t>5.87</t>
   </si>
   <si>
     <t>4.23</t>
@@ -260,50 +260,53 @@
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
     <t>4.59</t>
   </si>
   <si>
     <t>Дмитрий Добряков</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>5.90</t>
   </si>
   <si>
     <t>Артём Савёлов</t>
   </si>
   <si>
     <t>7.09</t>
   </si>
   <si>
+    <t>5.52</t>
+  </si>
+  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.69</t>
   </si>
   <si>
     <t>Фёдор Улитовский</t>
   </si>
   <si>
     <t>7.28</t>
   </si>
   <si>
     <t>4.53</t>
   </si>
   <si>
     <t>Никита Золин</t>
   </si>
   <si>
     <t>7.49</t>
   </si>
   <si>
     <t>4.25</t>
@@ -401,147 +404,144 @@
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
     <t>Михаил Лосев</t>
   </si>
   <si>
     <t>9.69</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
     <t>Матвей Виреховский</t>
   </si>
   <si>
     <t>10.21</t>
   </si>
   <si>
     <t>6.96</t>
   </si>
   <si>
+    <t>Пётр Ануков</t>
+  </si>
+  <si>
+    <t>10.41</t>
+  </si>
+  <si>
+    <t>6.42</t>
+  </si>
+  <si>
     <t>Давид Меликян</t>
   </si>
   <si>
-    <t>10.41</t>
-[...1 lines deleted...]
-  <si>
     <t>6.72</t>
   </si>
   <si>
     <t>Семён Коробов</t>
   </si>
   <si>
     <t>10.47</t>
   </si>
   <si>
     <t>10.02</t>
   </si>
   <si>
     <t>Виктор Герман</t>
   </si>
   <si>
     <t>10.48</t>
   </si>
   <si>
     <t>7.35</t>
   </si>
   <si>
     <t>Ян Шукевич</t>
   </si>
   <si>
     <t>10.71</t>
   </si>
   <si>
     <t>7.04</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
-[...7 lines deleted...]
-  <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>12.26</t>
   </si>
   <si>
     <t>8.95</t>
   </si>
   <si>
     <t>Мария Белоглазова</t>
   </si>
   <si>
     <t>12.37</t>
   </si>
   <si>
     <t>8.96</t>
   </si>
   <si>
     <t>Артемий Савченко</t>
   </si>
   <si>
     <t>12.49</t>
   </si>
   <si>
     <t>8.45</t>
   </si>
   <si>
     <t>Василий Афонин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>8.43</t>
   </si>
   <si>
+    <t>Татьяна Максимова</t>
+  </si>
+  <si>
+    <t>16.17</t>
+  </si>
+  <si>
+    <t>11.13</t>
+  </si>
+  <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>16.47</t>
   </si>
   <si>
     <t>12.93</t>
-  </si>
-[...7 lines deleted...]
-    <t>12.36</t>
   </si>
   <si>
     <t>Яромир Новиков</t>
   </si>
   <si>
     <t>17.33</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>Данила Волосных</t>
   </si>
   <si>
     <t>19.10</t>
   </si>
   <si>
     <t>9.88</t>
   </si>
   <si>
     <t>Егор Боталов</t>
   </si>
   <si>
     <t>20.66</t>
   </si>
@@ -1135,79 +1135,79 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>48</v>
@@ -1345,300 +1345,300 @@
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D47" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>138</v>