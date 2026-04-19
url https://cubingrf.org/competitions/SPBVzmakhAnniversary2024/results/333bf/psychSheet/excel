--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>