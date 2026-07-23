--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -17,183 +17,183 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Андрей Жуков</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...2 lines deleted...]
-    <t>1:43.02</t>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
     <t>1:48.72</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>2:24.59</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>2:57.63</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>4:07.17</t>
   </si>
   <si>
-    <t>Евсей Ионуш</t>
-[...8 lines deleted...]
-    <t>Илья Зибарев</t>
+    <t>Yevsey Ionush</t>
+  </si>
+  <si>
+    <t>Ivan Perets</t>
+  </si>
+  <si>
+    <t>Ivan Sidorenko</t>
+  </si>
+  <si>
+    <t>Ilya Zibarev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>