--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -17,183 +17,183 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Andrey Zhukov</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Maxim Chechnev</t>
+    <t>Максим Чечнев</t>
   </si>
   <si>
     <t>1:31.07</t>
   </si>
   <si>
     <t>1:10.73</t>
   </si>
   <si>
-    <t>Nikolay Vasilyev</t>
+    <t>Николай Васильев</t>
   </si>
   <si>
     <t>1:15.41</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:35.70</t>
   </si>
   <si>
     <t>1:19.98</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>2:27.62</t>
   </si>
   <si>
     <t>1:37.37</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:48.72</t>
-[...2 lines deleted...]
-    <t>Dmitry Nagirnyak</t>
+    <t>1:45.01</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:53.13</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3:34.48</t>
   </si>
   <si>
     <t>2:02.17</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:11.29</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:24.59</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>2:57.63</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>4:07.17</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
-[...8 lines deleted...]
-    <t>Ilya Zibarev</t>
+    <t>Евсей Ионуш</t>
+  </si>
+  <si>
+    <t>Иван Перец</t>
+  </si>
+  <si>
+    <t>Иван Сидоренко</t>
+  </si>
+  <si>
+    <t>Илья Зибарев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>