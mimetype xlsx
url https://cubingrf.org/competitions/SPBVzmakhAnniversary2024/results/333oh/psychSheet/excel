--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -26,158 +26,158 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>10.07</t>
+  </si>
+  <si>
+    <t>8.67</t>
+  </si>
+  <si>
+    <t>Славомил Волосков</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>7.63</t>
+  </si>
+  <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...16 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
+    <t>Филипп Радинский</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
-[...5 lines deleted...]
-    <t>12.50</t>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>16.16</t>
+  </si>
+  <si>
+    <t>13.79</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
@@ -224,81 +224,81 @@
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>25.57</t>
   </si>
   <si>
     <t>22.09</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>29.14</t>
-[...2 lines deleted...]
-    <t>22.17</t>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>21.55</t>
+  </si>
+  <si>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>22.32</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>24.74</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>32.58</t>
+    <t>32.08</t>
   </si>
   <si>
     <t>23.85</t>
-  </si>
-[...7 lines deleted...]
-    <t>27.88</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>37.39</t>
   </si>
   <si>
     <t>29.92</t>
   </si>
   <si>
     <t>Илья Зибарев</t>
   </si>
   <si>
     <t>39.59</t>
   </si>
   <si>
     <t>31.33</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>