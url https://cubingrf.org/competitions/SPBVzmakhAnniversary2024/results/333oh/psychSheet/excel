--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -125,65 +125,65 @@
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
+    <t>Анастасия Майкова</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>13.79</t>
+  </si>
+  <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>19.21</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
@@ -275,66 +275,66 @@
   <si>
     <t>33.93</t>
   </si>
   <si>
     <t>27.88</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>37.39</t>
   </si>
   <si>
     <t>29.92</t>
   </si>
   <si>
     <t>Илья Зибарев</t>
   </si>
   <si>
     <t>39.59</t>
   </si>
   <si>
     <t>31.33</t>
   </si>
   <si>
+    <t>Габриэлла Ивахницкая</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
     <t>Амин Ашоур</t>
   </si>
   <si>
     <t>42.25</t>
   </si>
   <si>
     <t>34.79</t>
-  </si>
-[...7 lines deleted...]
-    <t>35.84</t>
   </si>
   <si>
     <t>Егор Жогин</t>
   </si>
   <si>
     <t>58.22</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
     <t>Александр Смирнов</t>
   </si>
   <si>
     <t>58.77</t>
   </si>
   <si>
     <t>Глеб Колесник</t>
   </si>
   <si>
     <t>59.92</t>
   </si>
   <si>
     <t>Александр Говорков</t>
   </si>
@@ -910,65 +910,65 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>