--- v3 (2026-04-19)
+++ v4 (2026-06-27)
@@ -176,66 +176,66 @@
   <si>
     <t>20.35</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>21.34</t>
   </si>
   <si>
     <t>16.79</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
+    <t>15.59</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
-  </si>
-[...7 lines deleted...]
-    <t>15.59</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>25.57</t>
   </si>
   <si>
     <t>22.09</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>