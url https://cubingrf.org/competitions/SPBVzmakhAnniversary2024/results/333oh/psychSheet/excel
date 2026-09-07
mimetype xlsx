--- v4 (2026-06-27)
+++ v5 (2026-09-07)
@@ -35,113 +35,113 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>11.24</t>
+  </si>
+  <si>
+    <t>8.87</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...5 lines deleted...]
-    <t>8.87</t>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>9.95</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>12.67</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>14.23</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>15.44</t>
   </si>
   <si>
     <t>12.51</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>16.14</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>16.46</t>
   </si>
   <si>
     <t>12.50</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>16.71</t>
   </si>
   <si>
     <t>12.95</t>
@@ -224,51 +224,51 @@
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>25.57</t>
   </si>
   <si>
     <t>22.09</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>27.73</t>
   </si>
   <si>
     <t>22.31</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
-    <t>30.65</t>
+    <t>29.14</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>24.74</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
@@ -924,51 +924,51 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>