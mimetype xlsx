--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -17,432 +17,432 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>23.72</t>
-[...2 lines deleted...]
-    <t>Андрей Панов</t>
+    <t>22.49</t>
+  </si>
+  <si>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>32.53</t>
   </si>
   <si>
-    <t>Николай Васильев</t>
+    <t>Nikolay Vasilyev</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Philipp Radinskiy</t>
+  </si>
+  <si>
+    <t>40.41</t>
+  </si>
+  <si>
+    <t>32.71</t>
+  </si>
+  <si>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...2 lines deleted...]
-    <t>41.07</t>
+    <t>Mikhail Ignatʹyev</t>
+  </si>
+  <si>
+    <t>41.02</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...8 lines deleted...]
-    <t>Айдар Аминев</t>
+    <t>Daniil Abdulov</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>33.41</t>
+  </si>
+  <si>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>51.44</t>
   </si>
   <si>
     <t>42.99</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
-[...8 lines deleted...]
-    <t>Дарья Елисеева</t>
+    <t>Kseniya Varfolomeeva</t>
+  </si>
+  <si>
+    <t>56.22</t>
+  </si>
+  <si>
+    <t>46.86</t>
+  </si>
+  <si>
+    <t>Dmitry Ilin</t>
+  </si>
+  <si>
+    <t>57.68</t>
+  </si>
+  <si>
+    <t>54.45</t>
+  </si>
+  <si>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...8 lines deleted...]
-    <t>Федор Васильев</t>
+    <t>Fyodor Vasilyev</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>49.15</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
     <t>52.39</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Vyacheslav Sizov</t>
+  </si>
+  <si>
+    <t>1:03.89</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
-[...17 lines deleted...]
-    <t>Евсей Ионуш</t>
+    <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>1:11.35</t>
   </si>
   <si>
     <t>1:02.88</t>
   </si>
   <si>
-    <t>Михаил Миняев</t>
+    <t>Mikhail Miniaev</t>
   </si>
   <si>
     <t>1:16.83</t>
   </si>
   <si>
     <t>1:07.31</t>
   </si>
   <si>
-    <t>Илья Зибарев</t>
+    <t>Ilya Zibarev</t>
   </si>
   <si>
     <t>1:47.11</t>
   </si>
   <si>
     <t>1:28.77</t>
   </si>
   <si>
-    <t>Егор Жогин</t>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>2:08.89</t>
   </si>
   <si>
     <t>1:42.36</t>
   </si>
   <si>
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>1:36.24</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>1:45.44</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>1:46.69</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>1:58.25</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>2:05.88</t>
   </si>
   <si>
-    <t>Екатерина Струшкевич</t>
+    <t>Ekaterina Strushkevich</t>
   </si>
   <si>
     <t>2:24.88</t>
   </si>
   <si>
-    <t>Артем Дунасаров</t>
-[...11 lines deleted...]
-    <t>Матвей Николаев</t>
+    <t>Artyom Dunasarov</t>
+  </si>
+  <si>
+    <t>Denis Voronkov</t>
+  </si>
+  <si>
+    <t>Dmitriy Yacenko</t>
+  </si>
+  <si>
+    <t>Ivan Perets</t>
+  </si>
+  <si>
+    <t>Matvey Nikolaev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>