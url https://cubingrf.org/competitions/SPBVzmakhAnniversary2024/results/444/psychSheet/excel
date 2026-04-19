--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -29,51 +29,51 @@
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>24.07</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
@@ -107,81 +107,81 @@
   <si>
     <t>36.25</t>
   </si>
   <si>
     <t>28.27</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...7 lines deleted...]
-  <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
-    <t>43.91</t>
+    <t>41.07</t>
   </si>
   <si>
     <t>34.00</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
@@ -215,120 +215,120 @@
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>48.28</t>
+  </si>
+  <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>44.89</t>
   </si>
   <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>59.41</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>59.44</t>
   </si>
   <si>
     <t>47.73</t>
   </si>
   <si>
     <t>Федор Васильев</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>49.15</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>1:02.91</t>
   </si>
   <si>
-    <t>1:00.45</t>
+    <t>52.39</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:07.08</t>
   </si>
   <si>
     <t>56.26</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>1:07.75</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>Дмитрий Ильин</t>
   </si>
   <si>
     <t>1:07.90</t>
   </si>