--- v3 (2026-04-19)
+++ v4 (2026-06-26)
@@ -41,69 +41,69 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
-    <t>24.07</t>
+    <t>23.72</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>31.07</t>
-[...2 lines deleted...]
-    <t>27.36</t>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>29.33</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>36.25</t>
   </si>