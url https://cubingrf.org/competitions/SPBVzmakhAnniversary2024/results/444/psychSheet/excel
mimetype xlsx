--- v4 (2026-06-26)
+++ v5 (2026-09-07)
@@ -47,51 +47,51 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>27.77</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
-    <t>29.49</t>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>33.07</t>
   </si>
   <si>
     <t>25.55</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
+    <t>32.53</t>
   </si>
   <si>
     <t>Николай Васильев</t>
   </si>
   <si>
     <t>39.02</t>
   </si>
   <si>
     <t>34.36</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>41.07</t>
   </si>
@@ -179,93 +179,93 @@
   <si>
     <t>44.71</t>
   </si>
   <si>
     <t>36.29</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
+    <t>Екатерина Соболева</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>52.02</t>
   </si>
   <si>
     <t>43.13</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>53.84</t>
   </si>
   <si>
     <t>43.89</t>
-  </si>
-[...7 lines deleted...]
-    <t>48.28</t>
   </si>
   <si>
     <t>Максим Темнышов</t>
   </si>
   <si>
     <t>54.17</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>57.40</t>
   </si>