--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -200,51 +200,51 @@
   <si>
     <t>1:43.38</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>1:53.03</t>
   </si>
   <si>
     <t>1:41.64</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>2:11.72</t>
+    <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
     <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>2:14.27</t>
   </si>
   <si>
     <t>1:48.57</t>
   </si>
   <si>
     <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>2:17.96</t>
   </si>
   <si>
     <t>2:04.49</t>
   </si>
   <si>
     <t>Артемий Стукарчук</t>
   </si>