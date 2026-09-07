--- v3 (2026-04-19)
+++ v4 (2026-09-07)
@@ -29,63 +29,63 @@
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>50.67</t>
+    <t>48.58</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
-    <t>46.09</t>
+    <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
   <si>
     <t>55.26</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>