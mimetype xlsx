--- v2 (2026-03-03)
+++ v3 (2026-06-02)
@@ -17,603 +17,603 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Vyacheslav Kochergin</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
-    <t>2.29</t>
-[...2 lines deleted...]
-    <t>Vladimir Filin</t>
+    <t>1.97</t>
+  </si>
+  <si>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
-[...2 lines deleted...]
-    <t>3.52</t>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>3.49</t>
   </si>
   <si>
     <t>2.40</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
-[...2 lines deleted...]
-    <t>3.72</t>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>3.83</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
-    <t>3.74</t>
-[...2 lines deleted...]
-    <t>Anastasiya Maykova</t>
+    <t>3.67</t>
+  </si>
+  <si>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>6.34</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>6.49</t>
   </si>
   <si>
-    <t>Maksim Temnyshov</t>
+    <t>Максим Темнышов</t>
   </si>
   <si>
     <t>7.50</t>
   </si>
   <si>
     <t>4.41</t>
   </si>
   <si>
-    <t>Aidar Aminev</t>
+    <t>Айдар Аминев</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
-    <t>Alexey Koritskiy</t>
+    <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
+    <t>4.74</t>
+  </si>
+  <si>
+    <t>Арсений Боровков</t>
+  </si>
+  <si>
     <t>5.48</t>
   </si>
   <si>
-    <t>Amin Ashour</t>
+    <t>Амин Ашоур</t>
   </si>
   <si>
     <t>8.84</t>
   </si>
   <si>
     <t>3.96</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
-    <t>Artemiy Stukarchuk</t>
+    <t>Артемий Стукарчук</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
-[...5 lines deleted...]
-    <t>Aleksandr Smirnov</t>
+    <t>Александр Смирнов</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>7.51</t>
   </si>
   <si>
-    <t>Ilya Zibarev</t>
+    <t>Илья Зибарев</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
-    <t>Vyacheslav Sizov</t>
+    <t>Вячеслав Сизов</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Василий Багаев</t>
+  </si>
+  <si>
+    <t>9.96</t>
+  </si>
+  <si>
+    <t>7.45</t>
+  </si>
+  <si>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Vasiliy Bagayev</t>
-[...8 lines deleted...]
-    <t>Gevrorg Mkrtchyan</t>
+    <t>Геворг Мкртчян</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>6.97</t>
   </si>
   <si>
-    <t>Mikhail Miniaev</t>
+    <t>Михаил Миняев</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
+    <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>11.15</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
-    <t>Fyodor Vasilyev</t>
+    <t>Федор Васильев</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>8.42</t>
   </si>
   <si>
-    <t>Alexander Nasedkin</t>
+    <t>Андрей Артеменко</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>8.03</t>
+  </si>
+  <si>
+    <t>Александр Наседкин</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
-    <t>Dmitry Ilin</t>
+    <t>Дмитрий Ильин</t>
   </si>
   <si>
     <t>12.48</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
-    <t>Ekaterina Strushkevich</t>
+    <t>Екатерина Струшкевич</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
-    <t>Artur Scherbakov</t>
+    <t>Артур Щербаков</t>
   </si>
   <si>
     <t>13.02</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
-    <t>Andrey Artëmenko</t>
-[...8 lines deleted...]
-    <t>Vladimir Vasil`ev</t>
+    <t>Владимир Васильев</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Matvey Nikolaev</t>
+    <t>Матвей Николаев</t>
   </si>
   <si>
     <t>13.97</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
-    <t>Denis Voronkov</t>
+    <t>Денис Воронков</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
-    <t>Maxim Chechnev</t>
+    <t>Максим Чечнев</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Victor Shoka</t>
+    <t>Виктор Шока</t>
   </si>
   <si>
     <t>16.10</t>
   </si>
   <si>
     <t>13.04</t>
   </si>
   <si>
-    <t>Dmitriy Yacenko</t>
+    <t>Дмитрий Яценко</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
     <t>11.33</t>
   </si>
   <si>
-    <t>Leyla Babayeva</t>
+    <t>Лейла Бабаева</t>
   </si>
   <si>
     <t>17.14</t>
   </si>
   <si>
-    <t>Daniil Zhidkomlinov</t>
+    <t>Даниил Жидкомлинов</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
-    <t>Timofey Avilov</t>
+    <t>Тимофей Авилов</t>
   </si>
   <si>
     <t>18.93</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
-    <t>Gleb Kolesnik</t>
+    <t>Глеб Колесник</t>
   </si>
   <si>
     <t>19.06</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
-    <t>Alexander Bogdanov</t>
+    <t>Александр Богданов</t>
   </si>
   <si>
     <t>19.99</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
-    <t>Matvey Grinevich</t>
+    <t>Матвей Гриневич</t>
   </si>
   <si>
     <t>20.22</t>
   </si>
   <si>
-    <t>Natalia Piagai</t>
+    <t>Наталья Пягай</t>
   </si>
   <si>
     <t>21.22</t>
   </si>
   <si>
     <t>14.01</t>
   </si>
   <si>
-    <t>Martin Aksenov</t>
+    <t>Мартин Аксёнов</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
-    <t>Maksim Vasilyev</t>
+    <t>Максим Васильев</t>
   </si>
   <si>
     <t>21.70</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
-    <t>Roman Kravchenko</t>
+    <t>Роман Кравченко</t>
   </si>
   <si>
     <t>26.30</t>
   </si>
   <si>
     <t>14.09</t>
   </si>
   <si>
-    <t>Ivan Vasilyev</t>
+    <t>Иван Васильев</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>20.15</t>
   </si>
   <si>
-    <t>Victor Grinevich</t>
+    <t>Виктор Гриневич</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>22.36</t>
   </si>
   <si>
-    <t>Semyon Poysik</t>
+    <t>Семен Пойсик</t>
   </si>
   <si>
     <t>30.03</t>
   </si>
   <si>
     <t>21.23</t>
   </si>
   <si>
-    <t>Artyom Dunasarov</t>
+    <t>Артем Дунасаров</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>20.00</t>
   </si>
   <si>
-    <t>Demʹyan Ivanov</t>
+    <t>Демьян Иванов</t>
   </si>
   <si>
     <t>35.84</t>
   </si>
   <si>
     <t>24.69</t>
   </si>
   <si>
-    <t>Andrey Ankudinov</t>
-[...2 lines deleted...]
-    <t>Ivan Perets</t>
+    <t>Андрей Анкудинов</t>
+  </si>
+  <si>
+    <t>Иван Перец</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -938,51 +938,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C65" sqref="C65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1285,96 +1285,96 @@
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>85</v>
@@ -1694,51 +1694,51 @@
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>152</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D53" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>155</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D54" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>161</v>