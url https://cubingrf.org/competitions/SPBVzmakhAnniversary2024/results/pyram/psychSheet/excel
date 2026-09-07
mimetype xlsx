--- v3 (2026-06-02)
+++ v4 (2026-09-07)
@@ -17,603 +17,603 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Вячеслав Кочергин</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>2.78</t>
   </si>
   <si>
     <t>1.97</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>3.09</t>
   </si>
   <si>
     <t>1.41</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>3.47</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>3.49</t>
   </si>
   <si>
-    <t>2.40</t>
-[...11 lines deleted...]
-    <t>Иван Олейников</t>
+    <t>2.04</t>
+  </si>
+  <si>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>3.83</t>
   </si>
   <si>
     <t>2.45</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>4.66</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2.66</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>5.21</t>
   </si>
   <si>
     <t>3.02</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>5.45</t>
   </si>
   <si>
     <t>3.23</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>5.69</t>
   </si>
   <si>
     <t>2.76</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
+    <t>Mikhail Ignatʹyev</t>
   </si>
   <si>
     <t>5.82</t>
   </si>
   <si>
     <t>3.67</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>6.34</t>
   </si>
   <si>
     <t>3.95</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>6.49</t>
   </si>
   <si>
-    <t>Максим Темнышов</t>
+    <t>Maksim Temnyshov</t>
   </si>
   <si>
     <t>7.50</t>
   </si>
   <si>
     <t>4.41</t>
   </si>
   <si>
-    <t>Айдар Аминев</t>
+    <t>Aidar Aminev</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>3.88</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>7.70</t>
   </si>
   <si>
     <t>3.22</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
+    <t>Yegor Yeremin</t>
   </si>
   <si>
     <t>8.35</t>
   </si>
   <si>
     <t>5.79</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
+    <t>Kseniya Varfolomeeva</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>4.74</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
-    <t>Амин Ашоур</t>
+    <t>Amin Ashour</t>
   </si>
   <si>
     <t>8.84</t>
   </si>
   <si>
     <t>3.96</t>
   </si>
   <si>
-    <t>Егор Жогин</t>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>7.34</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>9.28</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
     <t>7.51</t>
   </si>
   <si>
-    <t>Илья Зибарев</t>
+    <t>Ilya Zibarev</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>8.12</t>
   </si>
   <si>
-    <t>Вячеслав Сизов</t>
+    <t>Vyacheslav Sizov</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>6.03</t>
   </si>
   <si>
-    <t>Василий Багаев</t>
+    <t>Vasiliy Bagayev</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Геворг Мкртчян</t>
+    <t>Gevrorg Mkrtchyan</t>
   </si>
   <si>
     <t>10.38</t>
   </si>
   <si>
     <t>6.97</t>
   </si>
   <si>
-    <t>Михаил Миняев</t>
+    <t>Mikhail Miniaev</t>
   </si>
   <si>
     <t>11.05</t>
   </si>
   <si>
     <t>6.79</t>
   </si>
   <si>
-    <t>Евсей Ионуш</t>
+    <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>11.15</t>
   </si>
   <si>
     <t>8.39</t>
   </si>
   <si>
-    <t>Федор Васильев</t>
+    <t>Fyodor Vasilyev</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>8.42</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>11.36</t>
   </si>
   <si>
     <t>8.03</t>
   </si>
   <si>
-    <t>Александр Наседкин</t>
+    <t>Alexander Nasedkin</t>
   </si>
   <si>
     <t>11.97</t>
   </si>
   <si>
     <t>9.95</t>
   </si>
   <si>
-    <t>Дмитрий Ильин</t>
+    <t>Dmitry Ilin</t>
   </si>
   <si>
     <t>12.48</t>
   </si>
   <si>
     <t>8.70</t>
   </si>
   <si>
-    <t>Екатерина Струшкевич</t>
+    <t>Ekaterina Strushkevich</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
-    <t>Артур Щербаков</t>
+    <t>Artur Scherbakov</t>
   </si>
   <si>
     <t>13.02</t>
   </si>
   <si>
     <t>11.31</t>
   </si>
   <si>
-    <t>Владимир Васильев</t>
+    <t>Vladimir Vasil`ev</t>
   </si>
   <si>
     <t>13.55</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Матвей Николаев</t>
+    <t>Matvey Nikolaev</t>
   </si>
   <si>
     <t>13.97</t>
   </si>
   <si>
     <t>10.66</t>
   </si>
   <si>
-    <t>Денис Воронков</t>
+    <t>Denis Voronkov</t>
   </si>
   <si>
     <t>14.22</t>
   </si>
   <si>
     <t>11.00</t>
   </si>
   <si>
-    <t>Максим Чечнев</t>
+    <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
-    <t>Виктор Шока</t>
+    <t>Victor Shoka</t>
   </si>
   <si>
     <t>16.10</t>
   </si>
   <si>
     <t>13.04</t>
   </si>
   <si>
-    <t>Дмитрий Яценко</t>
+    <t>Dmitriy Yacenko</t>
   </si>
   <si>
     <t>16.88</t>
   </si>
   <si>
     <t>11.33</t>
   </si>
   <si>
-    <t>Лейла Бабаева</t>
+    <t>Leyla Babayeva</t>
   </si>
   <si>
     <t>17.14</t>
   </si>
   <si>
-    <t>Даниил Жидкомлинов</t>
+    <t>Daniil Zhidkomlinov</t>
   </si>
   <si>
     <t>18.32</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
-    <t>Тимофей Авилов</t>
+    <t>Timofey Avilov</t>
   </si>
   <si>
     <t>18.93</t>
   </si>
   <si>
     <t>11.18</t>
   </si>
   <si>
-    <t>Глеб Колесник</t>
+    <t>Gleb Kolesnik</t>
   </si>
   <si>
     <t>19.06</t>
   </si>
   <si>
     <t>15.51</t>
   </si>
   <si>
-    <t>Александр Богданов</t>
+    <t>Alexander Bogdanov</t>
   </si>
   <si>
     <t>19.99</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
-    <t>Матвей Гриневич</t>
+    <t>Matvey Grinevich</t>
   </si>
   <si>
     <t>20.22</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>21.22</t>
   </si>
   <si>
     <t>14.01</t>
   </si>
   <si>
-    <t>Мартин Аксёнов</t>
+    <t>Martin Aksenov</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>11.44</t>
   </si>
   <si>
-    <t>Максим Васильев</t>
+    <t>Maksim Vasilyev</t>
   </si>
   <si>
     <t>21.70</t>
   </si>
   <si>
     <t>14.55</t>
   </si>
   <si>
-    <t>Роман Кравченко</t>
+    <t>Roman Kravchenko</t>
   </si>
   <si>
     <t>26.30</t>
   </si>
   <si>
     <t>14.09</t>
   </si>
   <si>
-    <t>Иван Васильев</t>
+    <t>Ivan Vasilyev</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>20.15</t>
   </si>
   <si>
-    <t>Виктор Гриневич</t>
+    <t>Victor Grinevich</t>
   </si>
   <si>
     <t>27.83</t>
   </si>
   <si>
     <t>22.36</t>
   </si>
   <si>
-    <t>Семен Пойсик</t>
+    <t>Semyon Poysik</t>
   </si>
   <si>
     <t>30.03</t>
   </si>
   <si>
     <t>21.23</t>
   </si>
   <si>
-    <t>Артем Дунасаров</t>
+    <t>Artyom Dunasarov</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>20.00</t>
   </si>
   <si>
-    <t>Демьян Иванов</t>
+    <t>Demʹyan Ivanov</t>
   </si>
   <si>
     <t>35.84</t>
   </si>
   <si>
     <t>24.69</t>
   </si>
   <si>
-    <t>Андрей Анкудинов</t>
-[...2 lines deleted...]
-    <t>Иван Перец</t>
+    <t>Andrey Ankudinov</t>
+  </si>
+  <si>
+    <t>Ivan Perets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -938,51 +938,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C65" sqref="C65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1064,51 +1064,51 @@
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>