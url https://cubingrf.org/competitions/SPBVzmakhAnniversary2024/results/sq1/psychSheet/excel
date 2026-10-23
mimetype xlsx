--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.10</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.09</t>
+    <t>8.94</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
@@ -152,105 +152,105 @@
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>15.82</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>26.26</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>26.29</t>
   </si>
   <si>
     <t>19.89</t>
   </si>
   <si>
+    <t>Егор Еремин</t>
+  </si>
+  <si>
+    <t>31.32</t>
+  </si>
+  <si>
+    <t>23.33</t>
+  </si>
+  <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>31.47</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>23.38</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>37.82</t>
   </si>
   <si>
     <t>32.80</t>
   </si>
   <si>
     <t>Айдар Аминев</t>
   </si>
   <si>
     <t>37.91</t>
   </si>
   <si>
     <t>23.03</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...7 lines deleted...]
-  <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>42.13</t>
   </si>
   <si>
     <t>36.48</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>44.29</t>
+    <t>43.85</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>1:06.75</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>Илья Зибарев</t>
   </si>
   <si>
     <t>1:21.21</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>Александр Смирнов</t>
   </si>
@@ -835,65 +835,65 @@
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>