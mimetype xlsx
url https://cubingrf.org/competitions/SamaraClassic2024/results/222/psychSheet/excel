--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>2.50</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>2.03</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>2.98</t>
   </si>
   <si>
-    <t>1.65</t>
+    <t>1.63</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>3.06</t>
   </si>
   <si>
     <t>1.08</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>2.13</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>3.29</t>
   </si>