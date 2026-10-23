--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -98,93 +98,93 @@
   <si>
     <t>9.64</t>
   </si>
   <si>
     <t>8.43</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
     <t>8.00</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>10.31</t>
+  </si>
+  <si>
+    <t>7.80</t>
+  </si>
+  <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>10.65</t>
   </si>
   <si>
     <t>9.54</t>
   </si>
   <si>
     <t>Семён Мурзин</t>
   </si>
   <si>
     <t>10.91</t>
   </si>
   <si>
     <t>9.37</t>
   </si>
   <si>
     <t>Семён Шумилкин</t>
   </si>
   <si>
     <t>11.07</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>8.17</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.80</t>
   </si>
   <si>
     <t>Кирилл Мальков</t>
   </si>
   <si>
     <t>12.48</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Тимофей Черевко</t>
   </si>
   <si>
     <t>13.00</t>
   </si>