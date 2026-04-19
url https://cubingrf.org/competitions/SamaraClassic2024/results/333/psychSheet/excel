--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -320,75 +320,75 @@
   <si>
     <t>30.47</t>
   </si>
   <si>
     <t>24.67</t>
   </si>
   <si>
     <t>Фёдор Поздняков</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>27.61</t>
   </si>
   <si>
     <t>Георгий Макаров</t>
   </si>
   <si>
     <t>35.60</t>
   </si>
   <si>
     <t>30.22</t>
   </si>
   <si>
+    <t>Дмитрий Чернов</t>
+  </si>
+  <si>
+    <t>35.79</t>
+  </si>
+  <si>
+    <t>23.71</t>
+  </si>
+  <si>
     <t>Ростислав Давыдов</t>
   </si>
   <si>
     <t>37.71</t>
   </si>
   <si>
     <t>33.30</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
-    <t>44.49</t>
+    <t>42.57</t>
   </si>
   <si>
     <t>29.86</t>
-  </si>
-[...7 lines deleted...]
-    <t>39.11</t>
   </si>
   <si>
     <t>Илья Шестаков</t>
   </si>
   <si>
     <t>51.54</t>
   </si>
   <si>
     <t>49.64</t>
   </si>
   <si>
     <t>Даниил Румянцев</t>
   </si>
   <si>
     <t>1:04.86</t>
   </si>
   <si>
     <t>58.08</t>
   </si>
   <si>
     <t>Лука Алексеев</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>