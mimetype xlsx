--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -77,51 +77,51 @@
   <si>
     <t>Максим Семыкин</t>
   </si>
   <si>
     <t>8.34</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>9.64</t>
   </si>
   <si>
-    <t>8.59</t>
+    <t>8.43</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.07</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
     <t>8.00</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>10.65</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>Семён Шумилкин</t>
   </si>
   <si>
     <t>11.07</t>
   </si>
   <si>
     <t>10.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t>8.17</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>7.80</t>
   </si>
   <si>
     <t>Кирилл Мальков</t>
   </si>
   <si>
     <t>12.48</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Тимофей Черевко</t>
   </si>
   <si>
     <t>13.00</t>
   </si>