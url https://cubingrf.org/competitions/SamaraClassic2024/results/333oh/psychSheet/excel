--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -71,75 +71,75 @@
   <si>
     <t>15.89</t>
   </si>
   <si>
     <t>11.99</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>15.94</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>Денис Григорьев</t>
   </si>
   <si>
     <t>18.33</t>
   </si>
   <si>
     <t>15.54</t>
   </si>
   <si>
+    <t>Степан Щевелёв</t>
+  </si>
+  <si>
+    <t>19.96</t>
+  </si>
+  <si>
+    <t>16.91</t>
+  </si>
+  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>20.32</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>18.15</t>
-  </si>
-[...7 lines deleted...]
-    <t>16.91</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>23.66</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Алексей Казинец</t>
   </si>
   <si>
     <t>24.15</t>
   </si>
   <si>
     <t>23.12</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>