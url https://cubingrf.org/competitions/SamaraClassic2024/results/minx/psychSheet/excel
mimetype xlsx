--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -41,51 +41,51 @@
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>53.72</t>
   </si>
   <si>
-    <t>47.59</t>
+    <t>46.45</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
@@ -95,78 +95,78 @@
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>1:07.63</t>
   </si>
   <si>
     <t>1:00.49</t>
   </si>
   <si>
     <t>Семён Мурзин</t>
   </si>
   <si>
     <t>1:11.64</t>
   </si>
   <si>
     <t>1:04.02</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
-    <t>1:30.87</t>
+    <t>1:30.01</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
-    <t>1:33.92</t>
+    <t>1:29.76</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
     <t>Екатерина Струшкевич</t>
   </si>
   <si>
     <t>3:23.92</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
   <si>
     <t>Артём Лян</t>
   </si>
   <si>
     <t>Бенджамин Кайков</t>
   </si>