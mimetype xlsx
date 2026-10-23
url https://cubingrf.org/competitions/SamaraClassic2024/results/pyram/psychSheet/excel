--- v4 (2026-07-23)
+++ v5 (2026-10-23)
@@ -38,123 +38,123 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>4.39</t>
+    <t>4.07</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
+    <t>Даниил Абдулов</t>
+  </si>
+  <si>
+    <t>4.09</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>2.86</t>
+    <t>2.78</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>4.60</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
-[...7 lines deleted...]
-  <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>3.58</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Арсений Кислицын</t>
   </si>
   <si>
-    <t>6.44</t>
+    <t>6.33</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
     <t>6.54</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>5.48</t>
   </si>
   <si>
     <t>Даниэль Ишмуратов</t>
   </si>