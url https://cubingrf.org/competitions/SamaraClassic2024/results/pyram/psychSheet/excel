--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -170,102 +170,102 @@
   <si>
     <t>12.02</t>
   </si>
   <si>
     <t>9.20</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
   <si>
     <t>12.61</t>
   </si>
   <si>
     <t>9.39</t>
   </si>
   <si>
     <t>Екатерина Струшкевич</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
+    <t>Дмитрий Чернов</t>
+  </si>
+  <si>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
     <t>Лев Копылов</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.29</t>
   </si>
   <si>
     <t>Максим Чечнев</t>
   </si>
   <si>
     <t>14.78</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
     <t>Владимир Першин</t>
   </si>
   <si>
     <t>15.38</t>
   </si>
   <si>
     <t>7.13</t>
   </si>
   <si>
     <t>Андрей Щевелёв</t>
   </si>
   <si>
     <t>15.47</t>
   </si>
   <si>
     <t>10.85</t>
   </si>
   <si>
     <t>Виктор Сергеев</t>
   </si>
   <si>
     <t>16.81</t>
   </si>
   <si>
     <t>14.16</t>
-  </si>
-[...7 lines deleted...]
-    <t>11.47</t>
   </si>
   <si>
     <t>Фёдор Поздняков</t>
   </si>
   <si>
     <t>17.96</t>
   </si>
   <si>
     <t>13.07</t>
   </si>
   <si>
     <t>Георгий Макаров</t>
   </si>
   <si>
     <t>21.00</t>
   </si>
   <si>
     <t>18.33</t>
   </si>
   <si>
     <t>Алексей Дюжин</t>
   </si>
   <si>
     <t>22.66</t>
   </si>
@@ -1008,51 +1008,51 @@
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>82</v>