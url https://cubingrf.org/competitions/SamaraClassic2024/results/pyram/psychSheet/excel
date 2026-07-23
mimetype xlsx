--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
     <t>1.73</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>4.39</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
-    <t>3.45</t>
+    <t>2.86</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>4.47</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>Семен Салмин</t>
   </si>
   <si>
     <t>4.60</t>
   </si>
   <si>
     <t>3.72</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>4.62</t>
   </si>