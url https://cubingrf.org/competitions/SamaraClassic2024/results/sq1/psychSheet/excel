--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -47,108 +47,108 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>16.70</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>23.24</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
-    <t>24.57</t>
-[...2 lines deleted...]
-    <t>18.23</t>
+    <t>23.75</t>
+  </si>
+  <si>
+    <t>17.94</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>29.24</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>30.22</t>
   </si>
   <si>
     <t>20.28</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>30.78</t>
   </si>
   <si>
     <t>19.72</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>37.82</t>
   </si>
   <si>
     <t>32.80</t>
   </si>
   <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>38.29</t>
   </si>
   <si>
     <t>29.51</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>43.25</t>
-[...2 lines deleted...]
-    <t>35.19</t>
+    <t>39.72</t>
+  </si>
+  <si>
+    <t>32.53</t>
   </si>
   <si>
     <t>Даниэль Ишмуратов</t>
   </si>
   <si>
     <t>43.33</t>
   </si>
   <si>
     <t>32.89</t>
   </si>
   <si>
     <t>Александр Горбунов</t>
   </si>
   <si>
     <t>Бенджамин Кайков</t>
   </si>
   <si>
     <t>Георгий Макаров</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>Фёдор Поздняков</t>
   </si>