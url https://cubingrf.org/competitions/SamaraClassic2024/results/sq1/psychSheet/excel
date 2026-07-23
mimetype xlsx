--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>16.70</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
-    <t>23.24</t>
+    <t>21.90</t>
   </si>
   <si>
     <t>15.64</t>
   </si>
   <si>
     <t>Владимир Семидьянов</t>
   </si>
   <si>
     <t>23.75</t>
   </si>
   <si>
     <t>17.94</t>
   </si>
   <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>29.24</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>