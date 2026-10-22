--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -17,531 +17,531 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="222" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>1.30</t>
   </si>
   <si>
     <t>0.78</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>1.92</t>
   </si>
   <si>
     <t>0.90</t>
   </si>
   <si>
-    <t>Дмитрий Шевченко</t>
+    <t>Dmitriy Shevchenko</t>
   </si>
   <si>
     <t>2.02</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>2.10</t>
   </si>
   <si>
     <t>1.63</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>1.26</t>
+  </si>
+  <si>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>2.22</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>2.48</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>2.56</t>
   </si>
   <si>
     <t>1.49</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>2.63</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
-    <t>Михаил Копылов</t>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>2.64</t>
   </si>
   <si>
     <t>1.82</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>2.80</t>
   </si>
   <si>
     <t>1.84</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
+    <t>Andrey Kohhelev</t>
   </si>
   <si>
     <t>2.99</t>
   </si>
   <si>
-    <t>1.58</t>
-[...2 lines deleted...]
-    <t>Андрей Копосов</t>
+    <t>1.39</t>
+  </si>
+  <si>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>1.64</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>3.13</t>
   </si>
   <si>
     <t>2.01</t>
   </si>
   <si>
-    <t>Александр Черкасов</t>
+    <t>Aleksandr Cherkasov</t>
   </si>
   <si>
     <t>3.16</t>
   </si>
   <si>
     <t>1.90</t>
   </si>
   <si>
-    <t>Дмитрий Класен</t>
+    <t>Dmitriy Klasen</t>
   </si>
   <si>
     <t>3.18</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>3.19</t>
   </si>
   <si>
     <t>1.54</t>
   </si>
   <si>
-    <t>Дмитрий Салахов</t>
+    <t>Dmitry Salakhov</t>
   </si>
   <si>
     <t>3.25</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>3.26</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>3.40</t>
   </si>
   <si>
     <t>1.88</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>3.44</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>3.46</t>
   </si>
   <si>
     <t>2.08</t>
   </si>
   <si>
-    <t>Илья Мальцев</t>
+    <t>Ilia Maltsev</t>
   </si>
   <si>
     <t>3.83</t>
   </si>
   <si>
     <t>2.53</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.42</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Aleksey Pleshkov</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>3.98</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
-    <t>Владислав Березниченко</t>
+    <t>Vladislav Bereznichenko</t>
   </si>
   <si>
     <t>4.02</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>4.13</t>
   </si>
   <si>
     <t>3.06</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
-[...5 lines deleted...]
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>4.19</t>
   </si>
   <si>
     <t>1.98</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>4.28</t>
   </si>
   <si>
     <t>3.14</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>4.35</t>
   </si>
   <si>
     <t>2.89</t>
   </si>
   <si>
-    <t>Никита Янукович</t>
+    <t>Nikita Yanucovich</t>
   </si>
   <si>
     <t>4.36</t>
   </si>
   <si>
     <t>2.94</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>4.46</t>
   </si>
   <si>
     <t>2.59</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>3.50</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>4.97</t>
   </si>
   <si>
-    <t>Давид Чеботкевич</t>
+    <t>David Chebotkevich</t>
   </si>
   <si>
     <t>5.01</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
-    <t>Роман Ярушевский</t>
+    <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>5.06</t>
   </si>
   <si>
     <t>2.07</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>5.13</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>5.14</t>
   </si>
   <si>
     <t>3.01</t>
   </si>
   <si>
-    <t>Артур Друженя</t>
+    <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>5.26</t>
   </si>
   <si>
     <t>3.10</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>5.29</t>
   </si>
   <si>
-    <t>Даниил Придворев</t>
+    <t>Daniil Pridvorev</t>
   </si>
   <si>
     <t>6.45</t>
   </si>
   <si>
     <t>4.23</t>
   </si>
   <si>
-    <t>Евгений Ким</t>
+    <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>6.61</t>
   </si>
   <si>
     <t>4.12</t>
   </si>
   <si>
-    <t>Владимир Березниченко</t>
+    <t>Vladimir Bereznichenko</t>
   </si>
   <si>
     <t>7.08</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
-    <t>Мирон Головатый</t>
+    <t>Miron Golovatyi</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>4.76</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
+    <t>Aleksandra Voroshilova</t>
   </si>
   <si>
     <t>7.27</t>
   </si>
   <si>
     <t>4.00</t>
   </si>
   <si>
-    <t>Кира Краева</t>
+    <t>Kira Krayeva</t>
   </si>
   <si>
     <t>7.58</t>
   </si>
   <si>
     <t>6.23</t>
   </si>
   <si>
-    <t>Согто Ламбаев</t>
+    <t>Sogto Lambaev</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
+    <t>Ekaterina Kusacheva</t>
   </si>
   <si>
     <t>8.91</t>
   </si>
   <si>
     <t>3.07</t>
   </si>
   <si>
-    <t>Де Дюн Пек</t>
+    <t>De Dyun Pek</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
-    <t>Олег Яковлев</t>
+    <t>Oleg Yakovlev</t>
   </si>
   <si>
     <t>11.08</t>
   </si>
   <si>
     <t>8.48</t>
   </si>
   <si>
-    <t>Екатерина Клименко</t>
+    <t>Yekaterina Klimenko</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>8.63</t>
   </si>
   <si>
-    <t>Артём Черняев</t>
+    <t>Artem Chernyaev</t>
   </si>
   <si>
     <t>15.76</t>
   </si>
   <si>
     <t>10.32</t>
   </si>
   <si>
-    <t>Александр Ким</t>
-[...2 lines deleted...]
-    <t>Татьяна Якинто</t>
+    <t>Alexander Kim</t>
+  </si>
+  <si>
+    <t>Tatyana Yaquinto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -866,51 +866,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C58" sqref="C58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
@@ -1230,93 +1230,93 @@
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="D28" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>89</v>
@@ -1482,51 +1482,51 @@
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D43" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D45" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>129</v>