--- v7 (2026-09-07)
+++ v8 (2026-10-22)
@@ -17,738 +17,738 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...2 lines deleted...]
-    <t>6.37</t>
+    <t>Anatolii Turenko</t>
+  </si>
+  <si>
+    <t>5.94</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
-    <t>Иван Полканов</t>
+    <t>Ivan Polkanov</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
+    <t>Slavomil Voloskov</t>
   </si>
   <si>
     <t>7.01</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
-    <t>Михаил Копылов</t>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>5.83</t>
   </si>
   <si>
-    <t>Екатерина Катюкова</t>
+    <t>Ekaterina Katyukova</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
-    <t>Дмитрий Шевченко</t>
+    <t>Vadim Sukharev</t>
+  </si>
+  <si>
+    <t>8.53</t>
+  </si>
+  <si>
+    <t>7.44</t>
+  </si>
+  <si>
+    <t>Dmitriy Shevchenko</t>
   </si>
   <si>
     <t>8.73</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>8.90</t>
   </si>
   <si>
     <t>6.59</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...8 lines deleted...]
-    <t>Владислав Мельников</t>
+    <t>Vladislav Melnikov</t>
   </si>
   <si>
     <t>9.21</t>
   </si>
   <si>
     <t>7.73</t>
   </si>
   <si>
-    <t>Илья Мальцев</t>
+    <t>Ilia Maltsev</t>
   </si>
   <si>
     <t>9.38</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>9.43</t>
   </si>
   <si>
     <t>6.88</t>
   </si>
   <si>
-    <t>Дмитрий Класен</t>
+    <t>Dmitriy Klasen</t>
   </si>
   <si>
     <t>9.47</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
+    <t>Andrey Kohhelev</t>
+  </si>
+  <si>
+    <t>9.55</t>
+  </si>
+  <si>
+    <t>Dorzho Tsybenov</t>
   </si>
   <si>
     <t>9.63</t>
   </si>
   <si>
     <t>8.19</t>
   </si>
   <si>
-    <t>Илья Соколов</t>
+    <t>Ilya Sokolov</t>
   </si>
   <si>
     <t>9.66</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>7.11</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>9.78</t>
   </si>
   <si>
-    <t>Артур Хамзин</t>
+    <t>Artur Khamzin</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
     <t>6.74</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...8 lines deleted...]
-    <t>Александр Черкасов</t>
+    <t>Aleksandr Cherkasov</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.18</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>9.93</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
-    <t>Никита Пак</t>
+    <t>Nikita Pak</t>
   </si>
   <si>
     <t>9.94</t>
   </si>
   <si>
     <t>8.23</t>
   </si>
   <si>
-    <t>Роман Ярушевский</t>
+    <t>Roman Yarushevskiy</t>
   </si>
   <si>
     <t>10.82</t>
   </si>
   <si>
     <t>7.54</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>11.11</t>
   </si>
   <si>
-    <t>9.51</t>
-[...2 lines deleted...]
-    <t>Александр Сивцев</t>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>Alexander Sivtsev</t>
   </si>
   <si>
     <t>11.17</t>
   </si>
   <si>
-    <t>Артемий Стукарчук</t>
+    <t>Artemiy Stukarchuk</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
-    <t>Кирилл Ослонов</t>
+    <t>9.40</t>
+  </si>
+  <si>
+    <t>Kirill Oslonov</t>
   </si>
   <si>
     <t>11.64</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
+    <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>11.76</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
-    <t>Андрей Деревягин</t>
+    <t>Andrey Derevyagin</t>
   </si>
   <si>
     <t>11.98</t>
   </si>
   <si>
     <t>10.08</t>
   </si>
   <si>
-    <t>Владислав Березниченко</t>
+    <t>Vladislav Bereznichenko</t>
   </si>
   <si>
     <t>12.17</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
-    <t>Никита Янукович</t>
+    <t>Nikita Yanucovich</t>
   </si>
   <si>
     <t>12.31</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
-    <t>Дмитрий Салахов</t>
+    <t>Dmitry Salakhov</t>
   </si>
   <si>
     <t>12.54</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
-    <t>Александра Ворошилова</t>
+    <t>Aleksandra Voroshilova</t>
   </si>
   <si>
     <t>12.81</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
-    <t>Фаррух Исаков</t>
+    <t>Farrukh Isakov</t>
   </si>
   <si>
     <t>13.33</t>
   </si>
   <si>
     <t>12.16</t>
   </si>
   <si>
-    <t>Ян Хардиков</t>
+    <t>Yan Hardikov</t>
   </si>
   <si>
     <t>13.34</t>
   </si>
   <si>
     <t>11.01</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>13.37</t>
   </si>
   <si>
     <t>11.12</t>
   </si>
   <si>
-    <t>Андрей Копосов</t>
+    <t>Andrey Koposov</t>
   </si>
   <si>
     <t>13.45</t>
   </si>
   <si>
     <t>11.87</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
+    <t>Arina Zubova</t>
   </si>
   <si>
     <t>13.47</t>
   </si>
   <si>
     <t>10.76</t>
   </si>
   <si>
-    <t>Иван Лобачёв</t>
+    <t>Ivan Lobachev</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
     <t>12.62</t>
   </si>
   <si>
-    <t>Афанасий Иванов</t>
+    <t>Afanasy Ivanov</t>
   </si>
   <si>
     <t>13.85</t>
   </si>
   <si>
-    <t>11.61</t>
-[...2 lines deleted...]
-    <t>Владимир Березниченко</t>
+    <t>11.45</t>
+  </si>
+  <si>
+    <t>Vladimir Bereznichenko</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>11.41</t>
   </si>
   <si>
-    <t>Родион Пипко</t>
+    <t>Rodion Pipko</t>
   </si>
   <si>
     <t>14.03</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
-    <t>Артур Друженя</t>
+    <t>Artur Druzhenya</t>
   </si>
   <si>
     <t>14.26</t>
   </si>
   <si>
     <t>12.87</t>
   </si>
   <si>
-    <t>Милана Лонгинова</t>
+    <t>Milana Longinova</t>
   </si>
   <si>
     <t>14.50</t>
   </si>
   <si>
     <t>11.38</t>
   </si>
   <si>
-    <t>Евгений Ким</t>
+    <t>Yevgeniy Kim</t>
   </si>
   <si>
     <t>14.70</t>
   </si>
   <si>
     <t>13.03</t>
   </si>
   <si>
-    <t>Цыден Хармакшанов</t>
+    <t>Tsyden Kharmakshanov</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
     <t>10.33</t>
   </si>
   <si>
-    <t>Давид Чеботкевич</t>
+    <t>David Chebotkevich</t>
   </si>
   <si>
     <t>14.99</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>15.63</t>
   </si>
   <si>
-    <t>Баир Павлов</t>
+    <t>Bair Pavlov</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
-    <t>Денис Воробьев</t>
+    <t>Denis Vorobyev</t>
   </si>
   <si>
     <t>16.28</t>
   </si>
   <si>
     <t>13.64</t>
   </si>
   <si>
-    <t>Артём Островидов</t>
+    <t>Artem Ostrovidov</t>
   </si>
   <si>
     <t>16.63</t>
   </si>
   <si>
     <t>13.39</t>
   </si>
   <si>
-    <t>Вероника Максимова</t>
+    <t>Veronica Maximova</t>
   </si>
   <si>
     <t>16.69</t>
   </si>
   <si>
     <t>13.83</t>
   </si>
   <si>
-    <t>Марк Чукмасов</t>
+    <t>Mark Chukmasov</t>
   </si>
   <si>
     <t>17.09</t>
   </si>
   <si>
     <t>14.02</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>18.14</t>
   </si>
   <si>
-    <t>15.09</t>
-[...2 lines deleted...]
-    <t>Даниил Придворев</t>
+    <t>11.91</t>
+  </si>
+  <si>
+    <t>Daniil Pridvorev</t>
   </si>
   <si>
     <t>19.28</t>
   </si>
   <si>
     <t>16.19</t>
   </si>
   <si>
-    <t>Анастасия Квитченко</t>
+    <t>Anastasia Kvitchenko</t>
   </si>
   <si>
     <t>19.87</t>
   </si>
   <si>
     <t>17.92</t>
   </si>
   <si>
-    <t>Де Дюн Пек</t>
+    <t>De Dyun Pek</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>17.83</t>
   </si>
   <si>
-    <t>Роман Фотиев</t>
+    <t>Ekaterina Kusacheva</t>
+  </si>
+  <si>
+    <t>21.96</t>
+  </si>
+  <si>
+    <t>16.38</t>
+  </si>
+  <si>
+    <t>Roman Fotiev</t>
   </si>
   <si>
     <t>22.41</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
-[...8 lines deleted...]
-    <t>Артём Черняев</t>
+    <t>Artem Chernyaev</t>
   </si>
   <si>
     <t>23.78</t>
   </si>
   <si>
     <t>17.37</t>
   </si>
   <si>
-    <t>Мирон Головатый</t>
+    <t>Miron Golovatyi</t>
   </si>
   <si>
     <t>23.99</t>
   </si>
   <si>
     <t>21.20</t>
   </si>
   <si>
-    <t>Согто Ламбаев</t>
+    <t>Sogto Lambaev</t>
   </si>
   <si>
     <t>24.81</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
-    <t>Кира Краева</t>
+    <t>Kira Krayeva</t>
   </si>
   <si>
     <t>28.90</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
-    <t>Виталина Калистратова</t>
+    <t>Vitalina Kalistratova</t>
   </si>
   <si>
     <t>29.83</t>
   </si>
   <si>
     <t>24.43</t>
   </si>
   <si>
-    <t>София Нарушева</t>
+    <t>Sofia Narusheva</t>
   </si>
   <si>
     <t>34.04</t>
   </si>
   <si>
     <t>28.59</t>
   </si>
   <si>
-    <t>Елисей Якинто</t>
+    <t>Elisei Yaquinto</t>
   </si>
   <si>
     <t>37.04</t>
   </si>
   <si>
     <t>25.70</t>
   </si>
   <si>
-    <t>Олег Яковлев</t>
+    <t>Oleg Yakovlev</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
-    <t>Екатерина Клименко</t>
+    <t>Yekaterina Klimenko</t>
   </si>
   <si>
     <t>47.22</t>
   </si>
   <si>
     <t>37.64</t>
   </si>
   <si>
-    <t>Светлана Яковлева</t>
+    <t>Svetlana Yakovleva</t>
   </si>
   <si>
     <t>55.34</t>
   </si>
   <si>
     <t>42.50</t>
   </si>
   <si>
-    <t>Марина Зарицкая</t>
+    <t>Marina Zaritskaya</t>
   </si>
   <si>
     <t>1:05.01</t>
   </si>
   <si>
     <t>59.45</t>
   </si>
   <si>
-    <t>Елисей Максимов</t>
+    <t>Elisey Maximov</t>
   </si>
   <si>
     <t>1:29.11</t>
   </si>
   <si>
     <t>1:12.12</t>
   </si>
   <si>
-    <t>Татьяна Якинто</t>
+    <t>Tatyana Yaquinto</t>
   </si>
   <si>
     <t>1:36.40</t>
   </si>
   <si>
     <t>1:13.51</t>
   </si>
   <si>
-    <t>Ирина Павличенко</t>
+    <t>Irina Pavlichenko</t>
   </si>
   <si>
     <t>1:08.40</t>
   </si>
   <si>
-    <t>Александр Ким</t>
-[...2 lines deleted...]
-    <t>Виктор Потенко</t>
+    <t>Alexander Kim</t>
+  </si>
+  <si>
+    <t>Viktor Potenko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1255,289 +1255,289 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>89</v>
@@ -1577,51 +1577,51 @@
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>106</v>