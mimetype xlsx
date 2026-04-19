--- v3 (2026-03-03)
+++ v4 (2026-04-19)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>21.69</t>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
     <t>47.53</t>
   </si>
   <si>
     <t>31.16</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
@@ -86,51 +86,51 @@
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>38.43</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:43.02</t>
   </si>
   <si>
-    <t>1:10.34</t>
+    <t>1:07.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
@@ -143,51 +143,54 @@
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>2:39.37</t>
   </si>
   <si>
     <t>2:05.30</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:05.62</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
-    <t>5:04.08</t>
+    <t>3:33.49</t>
+  </si>
+  <si>
+    <t>3:10.87</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>8:09.84</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>8:18.61</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>Евгений Скачков</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
@@ -748,102 +751,105 @@
         <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" s="1"/>
     </row>
     <row r="20" spans="1:4">
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" s="1"/>
     </row>
     <row r="21" spans="1:4">
       <c r="B21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" s="1"/>
     </row>
     <row r="22" spans="1:4">
       <c r="B22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:4">
       <c r="B23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C23" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>