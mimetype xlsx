--- v4 (2026-04-19)
+++ v5 (2026-07-23)
@@ -83,51 +83,51 @@
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>38.43</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
   <si>
     <t>59.01</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
-    <t>1:43.02</t>
+    <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>