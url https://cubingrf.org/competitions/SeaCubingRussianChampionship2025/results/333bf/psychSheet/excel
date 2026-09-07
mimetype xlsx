--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -47,54 +47,54 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Андрей Копосов</t>
   </si>
   <si>
     <t>28.66</t>
   </si>
   <si>
     <t>23.36</t>
   </si>
   <si>
     <t>Александр Черкасов</t>
   </si>
   <si>
-    <t>47.53</t>
-[...2 lines deleted...]
-    <t>31.16</t>
+    <t>36.56</t>
+  </si>
+  <si>
+    <t>31.06</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Андрей Деревягин</t>
   </si>
   <si>
     <t>42.04</t>
   </si>
   <si>
     <t>38.43</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:35.11</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
     <t>1:43.18</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:48.72</t>
+    <t>1:45.01</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>2:39.37</t>
   </si>
   <si>
     <t>2:05.30</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:05.62</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>