--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -107,60 +107,60 @@
   <si>
     <t>1:31.59</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>1:26.86</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>1:29.34</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:18.32</t>
   </si>
   <si>
-    <t>1:43.18</t>
+    <t>1:40.66</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:25.57</t>
   </si>
   <si>
-    <t>1:45.01</t>
+    <t>1:42.88</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>2:39.37</t>
   </si>
   <si>
     <t>2:05.30</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>2:05.62</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:36.76</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>