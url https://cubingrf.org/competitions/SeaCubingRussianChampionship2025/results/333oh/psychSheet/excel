--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -12,278 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>11.70</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
+    <t>Дмитрий Якинто</t>
+  </si>
+  <si>
+    <t>13.78</t>
+  </si>
+  <si>
+    <t>12.04</t>
+  </si>
+  <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>11.49</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>12.54</t>
-[...8 lines deleted...]
-    <t>12.77</t>
+    <t>12.30</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>15.98</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
   <si>
     <t>14.64</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>19.81</t>
   </si>
   <si>
     <t>15.07</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
-    <t>20.91</t>
-[...2 lines deleted...]
-    <t>18.64</t>
+    <t>20.82</t>
+  </si>
+  <si>
+    <t>16.91</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>21.07</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
     <t>Илья Мальцев</t>
   </si>
   <si>
     <t>23.95</t>
   </si>
   <si>
     <t>17.34</t>
   </si>
   <si>
     <t>Андрей Кошелев</t>
   </si>
   <si>
-    <t>24.28</t>
+    <t>24.03</t>
   </si>
   <si>
     <t>16.95</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
+    <t>Арина Зубова</t>
+  </si>
+  <si>
+    <t>27.01</t>
+  </si>
+  <si>
+    <t>21.80</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>27.40</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>27.92</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
     <t>25.77</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
-[...5 lines deleted...]
-    <t>21.80</t>
+    <t>Иван Лобачёв</t>
+  </si>
+  <si>
+    <t>28.95</t>
+  </si>
+  <si>
+    <t>26.33</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
     <t>22.91</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>29.96</t>
   </si>
   <si>
     <t>27.70</t>
   </si>
   <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
@@ -320,75 +329,69 @@
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>40.51</t>
   </si>
   <si>
     <t>33.50</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
-    <t>32.26</t>
+    <t>30.48</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
-    <t>43.66</t>
-[...2 lines deleted...]
-    <t>35.84</t>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>26.11</t>
   </si>
   <si>
     <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>46.18</t>
   </si>
   <si>
     <t>39.81</t>
-  </si>
-[...4 lines deleted...]
-    <t>45.08</t>
   </si>
   <si>
     <t>Мирон Головатый</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>Виктор Потенко</t>
   </si>
   <si>
     <t>Согто Ламбаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1239,76 +1242,78 @@
       <c r="D35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1"/>
+      <c r="C37" s="1" t="s">
+        <v>110</v>
+      </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="B40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>