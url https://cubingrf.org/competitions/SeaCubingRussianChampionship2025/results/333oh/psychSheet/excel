--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -86,51 +86,51 @@
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>11.49</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
-    <t>12.30</t>
+    <t>12.29</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>15.98</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
     <t>Доржо Цыбенов</t>
   </si>
   <si>
     <t>16.54</t>
   </si>
   <si>
     <t>14.94</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>18.79</t>
   </si>
@@ -179,174 +179,174 @@
   <si>
     <t>21.07</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>16.95</t>
+  </si>
+  <si>
+    <t>Арина Зубова</t>
+  </si>
+  <si>
+    <t>23.25</t>
+  </si>
+  <si>
+    <t>21.74</t>
+  </si>
+  <si>
     <t>Илья Мальцев</t>
   </si>
   <si>
     <t>23.95</t>
   </si>
   <si>
     <t>17.34</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
-    <t>Арина Зубова</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
-    <t>27.40</t>
+    <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>27.92</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
     <t>25.77</t>
   </si>
   <si>
+    <t>Роман Ярушевский</t>
+  </si>
+  <si>
+    <t>28.80</t>
+  </si>
+  <si>
+    <t>15.84</t>
+  </si>
+  <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
     <t>22.91</t>
   </si>
   <si>
-    <t>Роман Ярушевский</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
     <t>26.86</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>32.70</t>
   </si>
   <si>
-    <t>30.37</t>
+    <t>28.48</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>40.51</t>
   </si>
   <si>
     <t>33.50</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>40.99</t>
   </si>