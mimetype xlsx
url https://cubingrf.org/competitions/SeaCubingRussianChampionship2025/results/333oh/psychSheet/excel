--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -35,336 +35,336 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>10.54</t>
   </si>
   <si>
     <t>8.69</t>
   </si>
   <si>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>11.24</t>
+  </si>
+  <si>
+    <t>8.87</t>
+  </si>
+  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>11.28</t>
   </si>
   <si>
     <t>7.63</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
-    <t>12.04</t>
+    <t>11.96</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Дмитрий Класен</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>11.49</t>
   </si>
   <si>
     <t>Илья Соколов</t>
   </si>
   <si>
     <t>14.66</t>
   </si>
   <si>
     <t>12.29</t>
   </si>
   <si>
+    <t>Доржо Цыбенов</t>
+  </si>
+  <si>
+    <t>15.78</t>
+  </si>
+  <si>
+    <t>14.51</t>
+  </si>
+  <si>
+    <t>Максим Милосердов</t>
+  </si>
+  <si>
+    <t>15.91</t>
+  </si>
+  <si>
+    <t>12.98</t>
+  </si>
+  <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>15.98</t>
   </si>
   <si>
     <t>12.40</t>
   </si>
   <si>
-    <t>Доржо Цыбенов</t>
-[...7 lines deleted...]
-  <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>18.79</t>
-[...2 lines deleted...]
-    <t>14.64</t>
+    <t>16.08</t>
+  </si>
+  <si>
+    <t>14.08</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>19.67</t>
   </si>
   <si>
     <t>14.35</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
-[...5 lines deleted...]
-    <t>15.07</t>
+    <t>Андрей Кошелев</t>
+  </si>
+  <si>
+    <t>20.25</t>
+  </si>
+  <si>
+    <t>16.77</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>16.91</t>
   </si>
   <si>
+    <t>Илья Мальцев</t>
+  </si>
+  <si>
+    <t>21.02</t>
+  </si>
+  <si>
+    <t>17.34</t>
+  </si>
+  <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
     <t>Дмитрий Мучкаев</t>
   </si>
   <si>
     <t>21.07</t>
   </si>
   <si>
     <t>15.62</t>
   </si>
   <si>
     <t>Артур Хамзин</t>
   </si>
   <si>
     <t>21.73</t>
   </si>
   <si>
     <t>17.28</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>21.81</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
   <si>
-    <t>Андрей Кошелев</t>
-[...7 lines deleted...]
-  <si>
     <t>Арина Зубова</t>
   </si>
   <si>
     <t>23.25</t>
   </si>
   <si>
     <t>21.74</t>
   </si>
   <si>
-    <t>Илья Мальцев</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>24.90</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>25.92</t>
   </si>
   <si>
     <t>21.61</t>
   </si>
   <si>
+    <t>Баир Ешиев</t>
+  </si>
+  <si>
+    <t>27.53</t>
+  </si>
+  <si>
+    <t>22.91</t>
+  </si>
+  <si>
     <t>Артур Друженя</t>
   </si>
   <si>
     <t>27.92</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>Артём Островидов</t>
   </si>
   <si>
     <t>28.42</t>
   </si>
   <si>
-    <t>25.77</t>
+    <t>24.76</t>
   </si>
   <si>
     <t>Роман Ярушевский</t>
   </si>
   <si>
     <t>28.80</t>
   </si>
   <si>
     <t>15.84</t>
   </si>
   <si>
     <t>Иван Лобачёв</t>
   </si>
   <si>
     <t>28.95</t>
   </si>
   <si>
     <t>26.33</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
     <t>30.15</t>
   </si>
   <si>
     <t>24.71</t>
   </si>
   <si>
     <t>Евгений Ким</t>
   </si>
   <si>
     <t>32.55</t>
   </si>
   <si>
     <t>26.86</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>23.85</t>
   </si>
   <si>
     <t>Марк Чукмасов</t>
   </si>
   <si>
     <t>32.70</t>
   </si>
   <si>
     <t>28.48</t>
   </si>
   <si>
+    <t>Цыден Хармакшанов</t>
+  </si>
+  <si>
+    <t>35.93</t>
+  </si>
+  <si>
+    <t>30.62</t>
+  </si>
+  <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>32.99</t>
-[...8 lines deleted...]
-    <t>33.50</t>
+    <t>26.43</t>
   </si>
   <si>
     <t>Александра Ворошилова</t>
   </si>
   <si>
     <t>40.99</t>
   </si>
   <si>
     <t>30.48</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>26.11</t>
   </si>
   <si>
     <t>Де Дюн Пек</t>
   </si>
   <si>
     <t>46.18</t>
   </si>